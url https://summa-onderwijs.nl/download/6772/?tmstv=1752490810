--- v0 (2025-11-10)
+++ v1 (2026-06-24)
@@ -8,122 +8,83 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="11D1B720" w14:textId="587F732A" w:rsidR="008739FB" w:rsidRDefault="008739FB" w:rsidP="008739FB">
+    <w:p w14:paraId="11D1B720" w14:textId="4FEED641" w:rsidR="008739FB" w:rsidRDefault="008739FB" w:rsidP="00894CEB">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00951372">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Specificaties </w:t>
       </w:r>
       <w:r w:rsidR="00951372" w:rsidRPr="00951372">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Standaard</w:t>
       </w:r>
       <w:r w:rsidRPr="00951372">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> laptop configuratie </w:t>
-[...39 lines deleted...]
-        <w:t>6</w:t>
+        <w:t xml:space="preserve"> laptop configuratie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52D596A4" w14:textId="77777777" w:rsidR="00D15EF4" w:rsidRDefault="00D15EF4" w:rsidP="00D15EF4">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="193D7C7C" w14:textId="77777777" w:rsidR="00D15EF4" w:rsidRPr="00784E41" w:rsidRDefault="00D15EF4" w:rsidP="00D15EF4">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00784E41">
         <w:rPr>
           <w:rStyle w:val="OndertitelChar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Geschikt voor de opleidingen:</w:t>
       </w:r>
@@ -1068,67 +1029,51 @@
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00083844">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Dit is echter geen noodzaak. In de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00083844">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>OLC’s</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00083844">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> op het </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> en de programeer ruimtes op de BI-Campus zijn krachtige computers voorhanden.</w:t>
+        <w:t xml:space="preserve"> op het Eeuwsel en de programeer ruimtes op de BI-Campus zijn krachtige computers voorhanden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="120A8993" w14:textId="77777777" w:rsidR="00083844" w:rsidRPr="00083844" w:rsidRDefault="00083844" w:rsidP="00083844">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00083844">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Netw</w:t>
       </w:r>
       <w:r w:rsidRPr="00083844">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
@@ -2036,98 +1981,96 @@
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>aa</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
@@ -2274,334 +2217,155 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0DCA9632" w14:textId="77777777" w:rsidR="00083844" w:rsidRPr="00DB6691" w:rsidRDefault="00083844" w:rsidP="00083844">
       <w:pPr>
         <w:spacing w:before="33"/>
         <w:ind w:left="108"/>
         <w:rPr>
           <w:rStyle w:val="Intensievebenadrukking"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB6691">
         <w:rPr>
           <w:rStyle w:val="Intensievebenadrukking"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Software:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FF0B470" w14:textId="77777777" w:rsidR="00083844" w:rsidRPr="00FC2D43" w:rsidRDefault="00083844" w:rsidP="00297421">
-[...197 lines deleted...]
-    <w:p w14:paraId="4046EFF9" w14:textId="40D126F8" w:rsidR="00083844" w:rsidRPr="00BB3FD3" w:rsidRDefault="00297421" w:rsidP="00297421">
+    <w:p w14:paraId="67863705" w14:textId="77777777" w:rsidR="00D347EC" w:rsidRPr="005D6DB7" w:rsidRDefault="00D347EC" w:rsidP="00D347EC">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="21"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:tabs>
-[...10 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D6DB7">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een up-to-date </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D6DB7">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>virusscanner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D6DB7">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D6DB7">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>bijvoorbeeld</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D6DB7">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Microsoft Defender)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22F9A1EB" w14:textId="77777777" w:rsidR="00D347EC" w:rsidRPr="00803D08" w:rsidRDefault="00D347EC" w:rsidP="00D347EC">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk202435742"/>
+      <w:r w:rsidRPr="00803D08">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Microsoft biedt Summa-studenten kosteloos een studentenversie van </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008D4D44">
+        <w:t xml:space="preserve">Microsoft biedt Summa-studenten kosteloos een studentenversie van Microsoft Office. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00803D08">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trebuchet MS"/>
-          <w:lang w:val="nl-NL"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Meer informatie is te vinden op </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00C65CE1">
+        <w:r w:rsidRPr="00803D08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
-            <w:b/>
+            <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
-          <w:t>www.summacollege.nl/studenteninformatie</w:t>
+          <w:t>https://summa-onderwijs.nl/aanschaffen-van-een-laptop/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00083844" w:rsidRPr="00DB6691">
-[...23 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="7C7101A3" w14:textId="77777777" w:rsidR="00083844" w:rsidRPr="00083844" w:rsidRDefault="00083844" w:rsidP="00083844">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="695"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1658D6C8" w14:textId="60D41349" w:rsidR="00083844" w:rsidRPr="00DB6691" w:rsidRDefault="00083844" w:rsidP="00083844">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="247" w:lineRule="auto"/>
         <w:ind w:right="695"/>
         <w:rPr>
           <w:rStyle w:val="Intensievebenadrukking"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
@@ -2949,92 +2713,90 @@
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>Muis</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>aa</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
@@ -3277,65 +3039,63 @@
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>voo</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>bac</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r w:rsidRPr="00FC2D43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
@@ -3603,59 +3363,59 @@
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Waar aanschaffen:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="151094B0" w14:textId="45113904" w:rsidR="00982A9F" w:rsidRPr="00AC2879" w:rsidRDefault="00FE6E1D" w:rsidP="00FE6E1D">
+    <w:p w14:paraId="0E5D017D" w14:textId="77777777" w:rsidR="00D0681B" w:rsidRPr="00AC2879" w:rsidRDefault="00D0681B" w:rsidP="00D0681B">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk202431567"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk202431567"/>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Het is belangrijk dat je laptop aansluit bij de inhoud en vereisten van je opleiding. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6E1D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">De specificaties </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">zijn daarom bepaald door Summa, maar </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6E1D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
@@ -3713,59 +3473,59 @@
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> en via </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00CF1750">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t>Studywise</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> vind je op de naam van je school geschikte laptops. </w:t>
       </w:r>
-      <w:r w:rsidR="00E31D09" w:rsidRPr="00E31D09">
+      <w:r w:rsidRPr="00E31D09">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Beide shops bieden aanvullende diensten, zoals de mogelijkheid tot het huren van je laptop en het afsluiten van een verzekering.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="26971D4D" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
       <w:pPr>
         <w:pStyle w:val="xmsolistparagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1A727B7A" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41695961" w14:textId="77777777" w:rsidR="00EA5033" w:rsidRPr="00385ED3" w:rsidRDefault="00EA5033" w:rsidP="000631B3">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
@@ -3790,58 +3550,58 @@
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C78A8D8" w14:textId="77777777" w:rsidR="00441BC9" w:rsidRPr="002046DF" w:rsidRDefault="00441BC9" w:rsidP="002046DF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00441BC9" w:rsidRPr="002046DF">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1380" w:right="1380" w:bottom="280" w:left="1300" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26D55B46" w14:textId="77777777" w:rsidR="00D90462" w:rsidRDefault="00D90462" w:rsidP="00385ED3">
+    <w:p w14:paraId="1A7164FA" w14:textId="77777777" w:rsidR="000063C9" w:rsidRDefault="000063C9" w:rsidP="00385ED3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="502F36BD" w14:textId="77777777" w:rsidR="00D90462" w:rsidRDefault="00D90462" w:rsidP="00385ED3">
+    <w:p w14:paraId="08EF672B" w14:textId="77777777" w:rsidR="000063C9" w:rsidRDefault="000063C9" w:rsidP="00385ED3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3886,75 +3646,75 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="47075BFB" w14:textId="77777777" w:rsidR="00D90462" w:rsidRDefault="00D90462" w:rsidP="00385ED3">
+    <w:p w14:paraId="55AB17C1" w14:textId="77777777" w:rsidR="000063C9" w:rsidRDefault="000063C9" w:rsidP="00385ED3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F872270" w14:textId="77777777" w:rsidR="00D90462" w:rsidRDefault="00D90462" w:rsidP="00385ED3">
+    <w:p w14:paraId="6CB79699" w14:textId="77777777" w:rsidR="000063C9" w:rsidRDefault="000063C9" w:rsidP="00385ED3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7CC6833B" w14:textId="3E68A2DF" w:rsidR="005161E2" w:rsidRDefault="00C65CE1" w:rsidP="00C65CE1">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:bookmarkStart w:id="1" w:name="_Hlk202433604"/>
-    <w:bookmarkStart w:id="2" w:name="_Hlk202433605"/>
+    <w:bookmarkStart w:id="2" w:name="_Hlk202433604"/>
+    <w:bookmarkStart w:id="3" w:name="_Hlk202433605"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F3D15DC" wp14:editId="522D666F">
           <wp:extent cx="3233928" cy="1124712"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
           <wp:docPr id="1932940386" name="Afbeelding 2" descr="Afbeelding met Lettertype, logo, Graphics, typografie&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1932940386" name="Afbeelding 2" descr="Afbeelding met Lettertype, logo, Graphics, typografie&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
@@ -3963,52 +3723,52 @@
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3233928" cy="1124712"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="66A56DCF" w14:textId="77777777" w:rsidR="005161E2" w:rsidRDefault="005161E2" w:rsidP="005161E2">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
-  <w:bookmarkEnd w:id="1"/>
   <w:bookmarkEnd w:id="2"/>
+  <w:bookmarkEnd w:id="3"/>
   <w:p w14:paraId="7372964E" w14:textId="77777777" w:rsidR="00BD7A45" w:rsidRPr="005161E2" w:rsidRDefault="00BD7A45">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:rPr>
         <w:lang w:val="nl-NL"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02843FDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="000C3956"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -6674,76 +6434,77 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1090931474">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="658538468">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="731584049">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="520821730">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1926762023">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1029531021">
     <w:abstractNumId w:val="18"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E47460"/>
+    <w:rsid w:val="000063C9"/>
     <w:rsid w:val="00061DF1"/>
     <w:rsid w:val="000631B3"/>
     <w:rsid w:val="00077617"/>
     <w:rsid w:val="00083844"/>
     <w:rsid w:val="00094846"/>
     <w:rsid w:val="000A176E"/>
     <w:rsid w:val="000B189C"/>
     <w:rsid w:val="000B2477"/>
     <w:rsid w:val="000B3DBE"/>
     <w:rsid w:val="000B4532"/>
     <w:rsid w:val="000E2E2E"/>
     <w:rsid w:val="000F4D1C"/>
     <w:rsid w:val="001007E9"/>
     <w:rsid w:val="00142686"/>
     <w:rsid w:val="00181AB3"/>
     <w:rsid w:val="0018368D"/>
     <w:rsid w:val="00196C76"/>
     <w:rsid w:val="001B63A7"/>
     <w:rsid w:val="001C4994"/>
     <w:rsid w:val="001E05F4"/>
     <w:rsid w:val="00204520"/>
     <w:rsid w:val="002046DF"/>
     <w:rsid w:val="00215EC0"/>
     <w:rsid w:val="002447BB"/>
     <w:rsid w:val="002941A9"/>
@@ -6773,90 +6534,95 @@
     <w:rsid w:val="005161E2"/>
     <w:rsid w:val="005C08B7"/>
     <w:rsid w:val="005C4B62"/>
     <w:rsid w:val="005D6DB7"/>
     <w:rsid w:val="005E0494"/>
     <w:rsid w:val="00610A3C"/>
     <w:rsid w:val="00674CB3"/>
     <w:rsid w:val="00682CF9"/>
     <w:rsid w:val="00695211"/>
     <w:rsid w:val="006B0C9A"/>
     <w:rsid w:val="006B5221"/>
     <w:rsid w:val="006C141A"/>
     <w:rsid w:val="006E2661"/>
     <w:rsid w:val="006E453A"/>
     <w:rsid w:val="006F63CC"/>
     <w:rsid w:val="00740F1A"/>
     <w:rsid w:val="007A0ED6"/>
     <w:rsid w:val="007A3CC7"/>
     <w:rsid w:val="007A5899"/>
     <w:rsid w:val="00800FEF"/>
     <w:rsid w:val="00842052"/>
     <w:rsid w:val="00851E4F"/>
     <w:rsid w:val="00864EFD"/>
     <w:rsid w:val="008739FB"/>
     <w:rsid w:val="008934BF"/>
+    <w:rsid w:val="00894CEB"/>
     <w:rsid w:val="00896549"/>
     <w:rsid w:val="008A0C0E"/>
     <w:rsid w:val="008F4FEE"/>
     <w:rsid w:val="00951372"/>
     <w:rsid w:val="009772A9"/>
     <w:rsid w:val="009805AA"/>
     <w:rsid w:val="00982A9F"/>
     <w:rsid w:val="009E2D6C"/>
     <w:rsid w:val="009F2968"/>
     <w:rsid w:val="00A0754F"/>
     <w:rsid w:val="00A108FB"/>
+    <w:rsid w:val="00A32085"/>
     <w:rsid w:val="00A35FC6"/>
     <w:rsid w:val="00A429C1"/>
     <w:rsid w:val="00A72B0C"/>
     <w:rsid w:val="00A8552E"/>
     <w:rsid w:val="00AF40D1"/>
     <w:rsid w:val="00B078BB"/>
     <w:rsid w:val="00B20E03"/>
     <w:rsid w:val="00B314D0"/>
     <w:rsid w:val="00B345C0"/>
     <w:rsid w:val="00B37D2C"/>
     <w:rsid w:val="00B5047F"/>
     <w:rsid w:val="00B675C7"/>
     <w:rsid w:val="00B934C5"/>
     <w:rsid w:val="00B93667"/>
+    <w:rsid w:val="00BC7EE0"/>
     <w:rsid w:val="00BD7A45"/>
     <w:rsid w:val="00C03D2E"/>
     <w:rsid w:val="00C43AC4"/>
     <w:rsid w:val="00C65CE1"/>
     <w:rsid w:val="00C81287"/>
     <w:rsid w:val="00C87024"/>
     <w:rsid w:val="00CA0D7C"/>
     <w:rsid w:val="00CB4916"/>
     <w:rsid w:val="00CE0886"/>
     <w:rsid w:val="00CF7BCC"/>
     <w:rsid w:val="00D05CBE"/>
+    <w:rsid w:val="00D0681B"/>
     <w:rsid w:val="00D15EF4"/>
     <w:rsid w:val="00D16EDF"/>
     <w:rsid w:val="00D20716"/>
     <w:rsid w:val="00D21258"/>
+    <w:rsid w:val="00D347EC"/>
     <w:rsid w:val="00D6459A"/>
     <w:rsid w:val="00D77DB8"/>
     <w:rsid w:val="00D90462"/>
     <w:rsid w:val="00D959A7"/>
     <w:rsid w:val="00DE007E"/>
     <w:rsid w:val="00DE19C3"/>
     <w:rsid w:val="00DF349C"/>
     <w:rsid w:val="00E07EE2"/>
     <w:rsid w:val="00E31D09"/>
     <w:rsid w:val="00E4640F"/>
     <w:rsid w:val="00E47460"/>
     <w:rsid w:val="00E5101A"/>
     <w:rsid w:val="00E61668"/>
     <w:rsid w:val="00E66ED7"/>
     <w:rsid w:val="00E72311"/>
     <w:rsid w:val="00E864FD"/>
     <w:rsid w:val="00EA5033"/>
     <w:rsid w:val="00ED3E80"/>
     <w:rsid w:val="00ED5031"/>
     <w:rsid w:val="00F066C4"/>
     <w:rsid w:val="00F112AE"/>
     <w:rsid w:val="00F14EEA"/>
     <w:rsid w:val="00F45C22"/>
     <w:rsid w:val="00F54FCA"/>
     <w:rsid w:val="00F83AC6"/>
@@ -8041,51 +7807,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1601913879">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studywise.nl/summa-college-2025-2026" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campusshop.nl/summa" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autodesk.com/education/free-software/all" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.www.summacollege.nl/studenteninformatie" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studywise.nl/onderwijsinstellingen/summa-2/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campusshop.nl/summa" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autodesk.com/education/free-software/all" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://summa-onderwijs.nl/aanschaffen-van-een-laptop/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -8344,56 +8110,50 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D6FBB2BCEAD76F4CB3FF72BF548192E8" ma:contentTypeVersion="14" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="cb655b492fb010aca43b7fc03fbae032">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="dc7514ca-e821-4744-a0a8-7e6276475b25" xmlns:ns4="65e5d080-984f-4601-af3b-f38106ff4000" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7ebdc9faeee4b538119384c1293d0cd1" ns3:_="" ns4:_="">
     <xsd:import namespace="dc7514ca-e821-4744-a0a8-7e6276475b25"/>
     <xsd:import namespace="65e5d080-984f-4601-af3b-f38106ff4000"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
@@ -8578,123 +8338,129 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{612D5BB8-033B-4F72-B0D7-0F3FEDDC3488}">
-[...7 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7803BCF7-C84C-479E-88DA-86558669324A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="dc7514ca-e821-4744-a0a8-7e6276475b25"/>
     <ds:schemaRef ds:uri="65e5d080-984f-4601-af3b-f38106ff4000"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{612D5BB8-033B-4F72-B0D7-0F3FEDDC3488}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78CA7367-14C8-40BC-8D8F-2EA0E24E49D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>572</Words>
-  <Characters>3150</Characters>
+  <Words>565</Words>
+  <Characters>3113</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>26</Lines>
+  <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Summa College</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3715</CharactersWithSpaces>
+  <CharactersWithSpaces>3671</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ivo Stamps</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D6FBB2BCEAD76F4CB3FF72BF548192E8</vt:lpwstr>
   </property>
 </Properties>
 </file>