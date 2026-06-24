--- v0 (2025-11-10)
+++ v1 (2026-06-24)
@@ -465,71 +465,51 @@
         </w:rPr>
         <w:t>Een combinatie van HDD en SSD van in totaal minimaal 500GB (SSD deel minimaal 120GB), waarbij het OS op de SSD is geïnstalleerd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D1433A1" w14:textId="77777777" w:rsidR="005C08B7" w:rsidRPr="00544FE9" w:rsidRDefault="005C08B7" w:rsidP="005C08B7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00544FE9">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Grafische kaart: </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> grafische kaart met minimaal 1GB geheugen, bijvoorbeeld </w:t>
+        <w:t xml:space="preserve">Grafische kaart: Dedicated grafische kaart met minimaal 1GB geheugen, bijvoorbeeld </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00544FE9">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>nVidia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00544FE9">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00544FE9">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
@@ -697,69 +677,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00544FE9">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Accuduur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00544FE9">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 4 </w:t>
+        <w:t xml:space="preserve">: minimaal 4 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00544FE9">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>uur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="533DBCBC" w14:textId="77777777" w:rsidR="005C08B7" w:rsidRDefault="005C08B7" w:rsidP="005C08B7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
@@ -892,889 +854,929 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:iCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Het dringend advies is om een laptop met Windows te gebruiken. Summa geeft geen ondersteuning op andere besturingssystemen dan Windows. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7327EECB" w14:textId="77777777" w:rsidR="005C08B7" w:rsidRPr="00544FE9" w:rsidRDefault="005C08B7" w:rsidP="005C08B7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:strike/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5E00E4DE" w14:textId="77777777" w:rsidR="005C08B7" w:rsidRPr="009F52E8" w:rsidRDefault="005C08B7" w:rsidP="005C08B7">
+    <w:p w14:paraId="649BF8B8" w14:textId="77777777" w:rsidR="00F75178" w:rsidRPr="00253864" w:rsidRDefault="00F75178" w:rsidP="00F75178">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F52E8">
+      <w:r w:rsidRPr="00253864">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Software: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6359140E" w14:textId="77777777" w:rsidR="005C08B7" w:rsidRPr="00544FE9" w:rsidRDefault="005C08B7" w:rsidP="005C08B7">
+    <w:p w14:paraId="4EA193BE" w14:textId="77777777" w:rsidR="00F75178" w:rsidRPr="005D6DB7" w:rsidRDefault="00F75178" w:rsidP="00F75178">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00544FE9">
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="005D6DB7">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Een up-to-date </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00544FE9">
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="005D6DB7">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>virusscanner</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00544FE9">
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="005D6DB7">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00544FE9">
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="005D6DB7">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>bijvoorbeeld</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00544FE9">
-[...3 lines deleted...]
-          <w:b w:val="0"/>
+      <w:r w:rsidRPr="005D6DB7">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Microsoft Defender)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B633D24" w14:textId="6EA711F1" w:rsidR="005C08B7" w:rsidRPr="000F2935" w:rsidRDefault="009F52E8" w:rsidP="005C08B7">
+    <w:p w14:paraId="27ADC541" w14:textId="77777777" w:rsidR="00F75178" w:rsidRPr="00803D08" w:rsidRDefault="00F75178" w:rsidP="00F75178">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk202435742"/>
-      <w:r w:rsidRPr="00D32245">
+      <w:r w:rsidRPr="00803D08">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Microsoft biedt Summa-studenten kosteloos een studentenversie van Microsoft Office. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-      <w:r w:rsidR="005C08B7" w:rsidRPr="000F2935">
+      <w:r w:rsidRPr="00803D08">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Meer informatie is te vinden op </w:t>
       </w:r>
-      <w:r w:rsidR="005C08B7">
-[...30 lines deleted...]
-      <w:r w:rsidR="005C08B7">
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00803D08">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>https://summa-onderwijs.nl/aanschaffen-van-een-laptop/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5075114C" w14:textId="77777777" w:rsidR="00F75178" w:rsidRPr="00803D08" w:rsidRDefault="00F75178" w:rsidP="00F75178">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="362583C6" w14:textId="77777777" w:rsidR="00F75178" w:rsidRPr="00253864" w:rsidRDefault="00F75178" w:rsidP="00F75178">
+      <w:pPr>
+        <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...64 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:bCs/>
           <w:i w:val="0"/>
-          <w:lang w:val="nl-NL"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
-          <w:lang w:val="nl-NL"/>
-[...4 lines deleted...]
-    <w:p w14:paraId="651E56ED" w14:textId="77777777" w:rsidR="005C08B7" w:rsidRPr="009F52E8" w:rsidRDefault="005C08B7" w:rsidP="005C08B7">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gewenste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>accessoires</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="583D23BC" w14:textId="77777777" w:rsidR="00F75178" w:rsidRPr="00253864" w:rsidRDefault="00F75178" w:rsidP="00F75178">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rStyle w:val="Zwaar"/>
-[...9 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Stevige laptoptas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57F9BEB4" w14:textId="77777777" w:rsidR="005C08B7" w:rsidRPr="009F52E8" w:rsidRDefault="005C08B7" w:rsidP="005C08B7">
+    <w:p w14:paraId="3C90D736" w14:textId="77777777" w:rsidR="00F75178" w:rsidRPr="00253864" w:rsidRDefault="00F75178" w:rsidP="00F75178">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rStyle w:val="Zwaar"/>
-[...9 lines deleted...]
-          <w:bCs w:val="0"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Muis (draadloos)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2315DBDB" w14:textId="77777777" w:rsidR="005C08B7" w:rsidRPr="009F52E8" w:rsidRDefault="005C08B7" w:rsidP="005C08B7">
+    <w:p w14:paraId="1B9D0C62" w14:textId="77777777" w:rsidR="00F75178" w:rsidRPr="00253864" w:rsidRDefault="00F75178" w:rsidP="00F75178">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="5"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laptop </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>verzekering</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>garantie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="72F0D64D" w14:textId="77777777" w:rsidR="00F75178" w:rsidRPr="005D6DB7" w:rsidRDefault="00F75178" w:rsidP="00F75178">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F52E8">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
+    </w:p>
+    <w:p w14:paraId="1C5A4BD9" w14:textId="77777777" w:rsidR="00F75178" w:rsidRPr="005161E2" w:rsidRDefault="00F75178" w:rsidP="00F75178">
+      <w:pPr>
+        <w:pStyle w:val="Ondertitel"/>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005161E2">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
           <w:bCs w:val="0"/>
-        </w:rPr>
-[...36 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
-          <w:lang w:val="nl-NL"/>
-[...6 lines deleted...]
-          <w:i w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>In overleg met je opleiding:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A6088D9" w14:textId="2FBAB501" w:rsidR="005C08B7" w:rsidRPr="009F52E8" w:rsidRDefault="005C08B7" w:rsidP="005C08B7">
+    <w:p w14:paraId="4F1C91AF" w14:textId="77777777" w:rsidR="00F75178" w:rsidRPr="00253864" w:rsidRDefault="00F75178" w:rsidP="00F75178">
       <w:pPr>
         <w:pStyle w:val="xmsolistparagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F52E8">
+      <w:r w:rsidRPr="00253864">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Voor het maken van </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009F52E8">
+      <w:r w:rsidRPr="00253864">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>backups</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009F52E8">
+      <w:r w:rsidRPr="00253864">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> adviseert Summa gebruik te maken van OneDrive. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446ED6C8" w14:textId="3BA86A26" w:rsidR="005C08B7" w:rsidRPr="009F52E8" w:rsidRDefault="005C08B7" w:rsidP="005C08B7">
+    <w:p w14:paraId="160DB5DA" w14:textId="77777777" w:rsidR="00F75178" w:rsidRPr="00253864" w:rsidRDefault="00F75178" w:rsidP="00F75178">
       <w:pPr>
         <w:pStyle w:val="xmsolistparagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F52E8">
+      <w:r w:rsidRPr="00253864">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Dit is een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009F52E8">
+      <w:r w:rsidRPr="00253864">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>cloud</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009F52E8">
+      <w:r w:rsidRPr="00253864">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> opslag. Het voordeel van deze oplossing is dat de data in de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009F52E8">
+      <w:r w:rsidRPr="00253864">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>cloud</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="009F52E8">
+      <w:r w:rsidRPr="00253864">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> wordt opgeslagen waardoor de data bij diefstal van de laptop nog toegankelijk is.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B328A59" w14:textId="51B4AEE2" w:rsidR="005C08B7" w:rsidRPr="009F52E8" w:rsidRDefault="005C08B7" w:rsidP="005C08B7">
+    <w:p w14:paraId="2706266B" w14:textId="77777777" w:rsidR="00F75178" w:rsidRPr="00253864" w:rsidRDefault="00F75178" w:rsidP="00F75178">
       <w:pPr>
         <w:pStyle w:val="xmsolistparagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F52E8">
+      <w:r w:rsidRPr="00253864">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Bij vragen </w:t>
       </w:r>
-      <w:r w:rsidR="009F52E8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">kun je </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F52E8">
+      <w:r w:rsidRPr="00253864">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>contact opnemen met de opleiding.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CF2746B" w14:textId="77777777" w:rsidR="005C08B7" w:rsidRPr="00185909" w:rsidRDefault="005C08B7" w:rsidP="005C08B7">
-[...91 lines deleted...]
-    <w:p w14:paraId="3997D923" w14:textId="063847F8" w:rsidR="00AF40D1" w:rsidRPr="002D37EB" w:rsidRDefault="00AF40D1" w:rsidP="00AF40D1">
+    <w:p w14:paraId="31FC8F85" w14:textId="77777777" w:rsidR="00F75178" w:rsidRPr="002D37EB" w:rsidRDefault="00F75178" w:rsidP="00F75178">
       <w:pPr>
         <w:pStyle w:val="xmsolistparagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="77AACC84" w14:textId="77777777" w:rsidR="002D37EB" w:rsidRDefault="002D37EB" w:rsidP="002D37EB">
+    <w:p w14:paraId="411AA115" w14:textId="77777777" w:rsidR="00F75178" w:rsidRDefault="00F75178" w:rsidP="00F75178">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Waar aanschaffen:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="215DC3D4" w14:textId="77777777" w:rsidR="0059615E" w:rsidRPr="00AC2879" w:rsidRDefault="0059615E" w:rsidP="0059615E">
+    <w:p w14:paraId="35A26C36" w14:textId="77777777" w:rsidR="00F75178" w:rsidRPr="00AC2879" w:rsidRDefault="00F75178" w:rsidP="00F75178">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk202431567"/>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Het is belangrijk dat je laptop aansluit bij de inhoud en vereisten van je opleiding. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6E1D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">De specificaties </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">zijn daarom bepaald door Summa, maar </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6E1D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">je </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>mag de laptop kopen waar je wilt</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6E1D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>, als je nog geen geschikte laptop hebt</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">. Via de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00CF1750">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t xml:space="preserve">Campusshop van </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00CF1750">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t>Paradigit</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> en via </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00CF1750">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t>Studywise</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> vind je op de naam van je school geschikte laptops. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E31D09">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Beide shops bieden aanvullende diensten, zoals de mogelijkheid tot het huren van je laptop en het afsluiten van een verzekering.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="614CA336" w14:textId="77777777" w:rsidR="00F75178" w:rsidRDefault="00F75178" w:rsidP="005C08B7">
+      <w:pPr>
+        <w:pStyle w:val="xmsolistparagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25BD8E43" w14:textId="77777777" w:rsidR="00F75178" w:rsidRDefault="00F75178" w:rsidP="005C08B7">
+      <w:pPr>
+        <w:pStyle w:val="xmsolistparagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5AB6AD1C" w14:textId="77777777" w:rsidR="00F75178" w:rsidRDefault="00F75178" w:rsidP="005C08B7">
+      <w:pPr>
+        <w:pStyle w:val="xmsolistparagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="250D54A8" w14:textId="77777777" w:rsidR="00F75178" w:rsidRDefault="00F75178" w:rsidP="005C08B7">
+      <w:pPr>
+        <w:pStyle w:val="xmsolistparagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="346C4091" w14:textId="77777777" w:rsidR="00F75178" w:rsidRPr="009F52E8" w:rsidRDefault="00F75178" w:rsidP="005C08B7">
+      <w:pPr>
+        <w:pStyle w:val="xmsolistparagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0CF2746B" w14:textId="77777777" w:rsidR="005C08B7" w:rsidRPr="00185909" w:rsidRDefault="005C08B7" w:rsidP="005C08B7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C68D88E" w14:textId="2FFA8C2C" w:rsidR="005C08B7" w:rsidRPr="00544FE9" w:rsidRDefault="005C08B7" w:rsidP="005C08B7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00544FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* Voor Summa Automotive zijn de specificaties in dit document een richtlijn. De opleiding </w:t>
+      </w:r>
+      <w:r w:rsidR="006A5AFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">geeft je informatie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">om te helpen met de juiste keus voor </w:t>
+      </w:r>
+      <w:r w:rsidR="006A5AFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>opleiding</w:t>
+      </w:r>
+      <w:r w:rsidR="006A5AFF">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00544FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D489574" w14:textId="77777777" w:rsidR="005C08B7" w:rsidRPr="00544FE9" w:rsidRDefault="005C08B7" w:rsidP="005C08B7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="149A6320" w14:textId="77777777" w:rsidR="005C08B7" w:rsidRPr="00A92DE4" w:rsidRDefault="005C08B7" w:rsidP="005C08B7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00544FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>** Voor Summa Wonen &amp; Design, niveau 2 volstaat een Standaard laptop. Indien je na niveau 2 door gaat met niveau 3 of 4 heb je een high-end laptop nodig.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3997D923" w14:textId="063847F8" w:rsidR="00AF40D1" w:rsidRPr="002D37EB" w:rsidRDefault="00AF40D1" w:rsidP="00AF40D1">
+      <w:pPr>
+        <w:pStyle w:val="xmsolistparagraph"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="41695961" w14:textId="77777777" w:rsidR="00EA5033" w:rsidRPr="00385ED3" w:rsidRDefault="00EA5033" w:rsidP="000631B3">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0196BEC0" w14:textId="77777777" w:rsidR="00441BC9" w:rsidRDefault="00441BC9" w:rsidP="000631B3">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F207D6E" w14:textId="77777777" w:rsidR="00441BC9" w:rsidRPr="00441BC9" w:rsidRDefault="00441BC9" w:rsidP="00441BC9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C78A8D8" w14:textId="77777777" w:rsidR="00441BC9" w:rsidRPr="002046DF" w:rsidRDefault="00441BC9" w:rsidP="002046DF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00441BC9" w:rsidRPr="002046DF">
-      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1380" w:right="1380" w:bottom="280" w:left="1300" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34A412E1" w14:textId="77777777" w:rsidR="00BF5932" w:rsidRDefault="00BF5932" w:rsidP="00385ED3">
+    <w:p w14:paraId="093D5C35" w14:textId="77777777" w:rsidR="00FC20CE" w:rsidRDefault="00FC20CE" w:rsidP="00385ED3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4454809E" w14:textId="77777777" w:rsidR="00BF5932" w:rsidRDefault="00BF5932" w:rsidP="00385ED3">
+    <w:p w14:paraId="31D501BB" w14:textId="77777777" w:rsidR="00FC20CE" w:rsidRDefault="00FC20CE" w:rsidP="00385ED3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1796,124 +1798,124 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="289D86B0" w14:textId="77777777" w:rsidR="00BF5932" w:rsidRDefault="00BF5932" w:rsidP="00385ED3">
+    <w:p w14:paraId="46DBCA7F" w14:textId="77777777" w:rsidR="00FC20CE" w:rsidRDefault="00FC20CE" w:rsidP="00385ED3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="71661287" w14:textId="77777777" w:rsidR="00BF5932" w:rsidRDefault="00BF5932" w:rsidP="00385ED3">
+    <w:p w14:paraId="4BEC75FF" w14:textId="77777777" w:rsidR="00FC20CE" w:rsidRDefault="00FC20CE" w:rsidP="00385ED3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6B352379" w14:textId="77777777" w:rsidR="006A5AFF" w:rsidRDefault="006A5AFF" w:rsidP="006A5AFF">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:bookmarkStart w:id="2" w:name="_Hlk202433604"/>
-    <w:bookmarkStart w:id="3" w:name="_Hlk202433605"/>
+    <w:bookmarkStart w:id="1" w:name="_Hlk202433604"/>
+    <w:bookmarkStart w:id="2" w:name="_Hlk202433605"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="326E97D7" wp14:editId="57C3CE99">
           <wp:extent cx="3233928" cy="1124712"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
           <wp:docPr id="1932940386" name="Afbeelding 2" descr="Afbeelding met Lettertype, logo, Graphics, typografie&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1932940386" name="Afbeelding 2" descr="Afbeelding met Lettertype, logo, Graphics, typografie&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3233928" cy="1124712"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
+  <w:bookmarkEnd w:id="1"/>
   <w:bookmarkEnd w:id="2"/>
-  <w:bookmarkEnd w:id="3"/>
   <w:p w14:paraId="7372964E" w14:textId="77777777" w:rsidR="00BD7A45" w:rsidRPr="006A5AFF" w:rsidRDefault="00BD7A45" w:rsidP="006A5AFF">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02843FDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="000C3956"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -3087,51 +3089,51 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="71321400">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1537817116">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="371922421">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1558590372">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="725227415">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="497355640">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E47460"/>
@@ -3200,82 +3202,85 @@
     <w:rsid w:val="00842052"/>
     <w:rsid w:val="00851E4F"/>
     <w:rsid w:val="00864EFD"/>
     <w:rsid w:val="00896549"/>
     <w:rsid w:val="008A0C0E"/>
     <w:rsid w:val="008D6E2A"/>
     <w:rsid w:val="008F4FEE"/>
     <w:rsid w:val="0094039A"/>
     <w:rsid w:val="009772A9"/>
     <w:rsid w:val="009805AA"/>
     <w:rsid w:val="009E2D6C"/>
     <w:rsid w:val="009F2968"/>
     <w:rsid w:val="009F52E8"/>
     <w:rsid w:val="00A108FB"/>
     <w:rsid w:val="00A35FC6"/>
     <w:rsid w:val="00A429C1"/>
     <w:rsid w:val="00A72B0C"/>
     <w:rsid w:val="00AF40D1"/>
     <w:rsid w:val="00B20E03"/>
     <w:rsid w:val="00B314D0"/>
     <w:rsid w:val="00B37D2C"/>
     <w:rsid w:val="00B5047F"/>
     <w:rsid w:val="00B675C7"/>
     <w:rsid w:val="00B934C5"/>
     <w:rsid w:val="00B93667"/>
+    <w:rsid w:val="00BC7EE0"/>
     <w:rsid w:val="00BD7A45"/>
     <w:rsid w:val="00BF5932"/>
     <w:rsid w:val="00C03D2E"/>
     <w:rsid w:val="00C35809"/>
     <w:rsid w:val="00C43AC4"/>
     <w:rsid w:val="00C81287"/>
     <w:rsid w:val="00C87024"/>
     <w:rsid w:val="00CA0D7C"/>
     <w:rsid w:val="00CB4916"/>
     <w:rsid w:val="00CE0886"/>
     <w:rsid w:val="00CF7BCC"/>
     <w:rsid w:val="00D16EDF"/>
     <w:rsid w:val="00D20716"/>
     <w:rsid w:val="00D77DB8"/>
     <w:rsid w:val="00D959A7"/>
     <w:rsid w:val="00DE007E"/>
     <w:rsid w:val="00DF349C"/>
     <w:rsid w:val="00E07EE2"/>
     <w:rsid w:val="00E4640F"/>
     <w:rsid w:val="00E47460"/>
     <w:rsid w:val="00E61668"/>
     <w:rsid w:val="00E864FD"/>
     <w:rsid w:val="00EA5033"/>
     <w:rsid w:val="00ED3E80"/>
     <w:rsid w:val="00ED5031"/>
     <w:rsid w:val="00F066C4"/>
     <w:rsid w:val="00F112AE"/>
     <w:rsid w:val="00F45C22"/>
     <w:rsid w:val="00F54FCA"/>
+    <w:rsid w:val="00F75178"/>
     <w:rsid w:val="00F83AC6"/>
     <w:rsid w:val="00F91651"/>
     <w:rsid w:val="00FB17F1"/>
+    <w:rsid w:val="00FC20CE"/>
     <w:rsid w:val="00FF420D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -4405,51 +4410,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1601913879">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studywise.nl/summa-college-2025-2026" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campusshop.nl/summa" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studywise.nl/onderwijsinstellingen/summa-2/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campusshop.nl/summa" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://summa-onderwijs.nl/aanschaffen-van-een-laptop/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -4708,53 +4713,56 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D6FBB2BCEAD76F4CB3FF72BF548192E8" ma:contentTypeVersion="14" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="cb655b492fb010aca43b7fc03fbae032">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="dc7514ca-e821-4744-a0a8-7e6276475b25" xmlns:ns4="65e5d080-984f-4601-af3b-f38106ff4000" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7ebdc9faeee4b538119384c1293d0cd1" ns3:_="" ns4:_="">
     <xsd:import namespace="dc7514ca-e821-4744-a0a8-7e6276475b25"/>
     <xsd:import namespace="65e5d080-984f-4601-af3b-f38106ff4000"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
@@ -4943,122 +4951,119 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{612D5BB8-033B-4F72-B0D7-0F3FEDDC3488}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78CA7367-14C8-40BC-8D8F-2EA0E24E49D0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7803BCF7-C84C-479E-88DA-86558669324A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="dc7514ca-e821-4744-a0a8-7e6276475b25"/>
     <ds:schemaRef ds:uri="65e5d080-984f-4601-af3b-f38106ff4000"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78CA7367-14C8-40BC-8D8F-2EA0E24E49D0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{612D5BB8-033B-4F72-B0D7-0F3FEDDC3488}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>462</Words>
-  <Characters>2546</Characters>
+  <Words>465</Words>
+  <Characters>2563</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Summa College</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3002</CharactersWithSpaces>
+  <CharactersWithSpaces>3022</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ivo Stamps</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D6FBB2BCEAD76F4CB3FF72BF548192E8</vt:lpwstr>
   </property>
 </Properties>
 </file>