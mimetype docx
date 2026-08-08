--- v1 (2026-06-24)
+++ v2 (2026-08-08)
@@ -8,191 +8,167 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="76D2DBF0" w14:textId="528AC658" w:rsidR="005C08B7" w:rsidRPr="009F52E8" w:rsidRDefault="005C08B7" w:rsidP="005C08B7">
+    <w:p w14:paraId="76D2DBF0" w14:textId="422020A1" w:rsidR="005C08B7" w:rsidRPr="009F52E8" w:rsidRDefault="005C08B7" w:rsidP="005C08B7">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F52E8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Specificaties High-End laptop configuratie </w:t>
       </w:r>
       <w:r w:rsidR="006A5AFF" w:rsidRPr="009F52E8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>studie</w:t>
       </w:r>
       <w:r w:rsidRPr="009F52E8">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>jaar 202</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>jaar</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="124C7010" w14:textId="77777777" w:rsidR="005C08B7" w:rsidRPr="009F52E8" w:rsidRDefault="005C08B7" w:rsidP="005C08B7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1973E29E" w14:textId="77777777" w:rsidR="005C08B7" w:rsidRPr="00C46347" w:rsidRDefault="005C08B7" w:rsidP="005C08B7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C46347">
+        <w:rPr>
+          <w:rStyle w:val="OndertitelChar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...18 lines deleted...]
-    <w:p w14:paraId="124C7010" w14:textId="77777777" w:rsidR="005C08B7" w:rsidRPr="009F52E8" w:rsidRDefault="005C08B7" w:rsidP="005C08B7">
+        <w:t>Geschikt voor de opleidingen:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C46347">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DC981D9" w14:textId="6590A258" w:rsidR="005C08B7" w:rsidRPr="00C46347" w:rsidRDefault="005C08B7" w:rsidP="005C08B7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00C46347">
         <w:rPr>
-          <w:rStyle w:val="OndertitelChar"/>
-[...4 lines deleted...]
-        <w:t>Geschikt voor de opleidingen:</w:t>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Summa Automotive* (opleiding Technicus automotive engineering) | Summa Bouw (opleiding Bouwkunde</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Smart Building</w:t>
       </w:r>
       <w:r w:rsidRPr="00C46347">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">) | Summa Engineering </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">| </w:t>
+      </w:r>
       <w:r w:rsidRPr="00C46347">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Summa Automotive* (opleiding Technicus automotive engineering) | Summa Bouw (opleiding Bouwkunde</w:t>
+        <w:t>Summa Fashion (</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> en Smart Building</w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve">niveau  3 en </w:t>
+        <w:t xml:space="preserve">niveau 3 en </w:t>
       </w:r>
       <w:r w:rsidRPr="00C46347">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C46347">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">| Summa Wonen &amp; Design** </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06870906" w14:textId="77777777" w:rsidR="005C08B7" w:rsidRPr="00C46347" w:rsidRDefault="005C08B7" w:rsidP="005C08B7">
       <w:pPr>
@@ -441,51 +417,71 @@
         <w:tab/>
         <w:t xml:space="preserve">-     SSD van minimaal 250GB of </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="453FD67C" w14:textId="77777777" w:rsidR="005C08B7" w:rsidRPr="00544FE9" w:rsidRDefault="005C08B7" w:rsidP="005C08B7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00544FE9">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Een combinatie van HDD en SSD van in totaal minimaal 500GB (SSD deel minimaal 120GB), waarbij het OS op de SSD is geïnstalleerd.</w:t>
+        <w:t>Een combinatie van HDD en SSD van in totaal minimaal 500GB (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00544FE9">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>SSD deel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00544FE9">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minimaal 120GB), waarbij het OS op de SSD is geïnstalleerd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D1433A1" w14:textId="77777777" w:rsidR="005C08B7" w:rsidRPr="00544FE9" w:rsidRDefault="005C08B7" w:rsidP="005C08B7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00544FE9">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Grafische kaart: Dedicated grafische kaart met minimaal 1GB geheugen, bijvoorbeeld </w:t>
       </w:r>
@@ -540,51 +536,71 @@
         <w:t>Radeon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="4B0D867F" w14:textId="77777777" w:rsidR="005C08B7" w:rsidRPr="00544FE9" w:rsidRDefault="005C08B7" w:rsidP="005C08B7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00544FE9">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Netwerk draadloos:  802.11ac, 802.11a, 802.11g, 802.11n </w:t>
+        <w:t xml:space="preserve">Netwerk </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00544FE9">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>draadloos:  802</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00544FE9">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.11ac, 802.11a, 802.11g, 802.11n </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60ED9C43" w14:textId="77777777" w:rsidR="005C08B7" w:rsidRPr="00544FE9" w:rsidRDefault="005C08B7" w:rsidP="005C08B7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00544FE9">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Resolutie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -677,51 +693,69 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00544FE9">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Accuduur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00544FE9">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">: minimaal 4 </w:t>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00544FE9">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>minimaal</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00544FE9">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00544FE9">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>uur</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="533DBCBC" w14:textId="77777777" w:rsidR="005C08B7" w:rsidRDefault="005C08B7" w:rsidP="005C08B7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
@@ -976,51 +1010,67 @@
       <w:r w:rsidRPr="00803D08">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Microsoft biedt Summa-studenten kosteloos een studentenversie van Microsoft Office. </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="00803D08">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Meer informatie is te vinden op </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00803D08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
-          <w:t>https://summa-onderwijs.nl/aanschaffen-van-een-laptop/</w:t>
+          <w:t>https://summ</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00803D08">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>a</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00803D08">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>-onderwijs.nl/aanschaffen-van-een-laptop/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="5075114C" w14:textId="77777777" w:rsidR="00F75178" w:rsidRPr="00803D08" w:rsidRDefault="00F75178" w:rsidP="00F75178">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="362583C6" w14:textId="77777777" w:rsidR="00F75178" w:rsidRPr="00253864" w:rsidRDefault="00F75178" w:rsidP="00F75178">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
@@ -1459,83 +1509,123 @@
         <w:t>mag de laptop kopen waar je wilt</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6E1D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>, als je nog geen geschikte laptop hebt</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">. Via de </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00CF1750">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
-          <w:t xml:space="preserve">Campusshop van </w:t>
+          <w:t>Campusshop</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00CF1750">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
+            <w:b/>
+            <w:bCs/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidRPr="00CF1750">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
+            <w:b/>
+            <w:bCs/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t xml:space="preserve">van </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00CF1750">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t>Paradigit</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> en via </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00CF1750">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
-          <w:t>Studywise</w:t>
+          <w:t>Study</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00CF1750">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
+            <w:b/>
+            <w:bCs/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>w</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00CF1750">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
+            <w:b/>
+            <w:bCs/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>ise</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> vind je op de naam van je school geschikte laptops. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E31D09">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Beide shops bieden aanvullende diensten, zoals de mogelijkheid tot het huren van je laptop en het afsluiten van een verzekering.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="614CA336" w14:textId="77777777" w:rsidR="00F75178" w:rsidRDefault="00F75178" w:rsidP="005C08B7">
       <w:pPr>
         <w:pStyle w:val="xmsolistparagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
@@ -1664,51 +1754,83 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D489574" w14:textId="77777777" w:rsidR="005C08B7" w:rsidRPr="00544FE9" w:rsidRDefault="005C08B7" w:rsidP="005C08B7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="149A6320" w14:textId="77777777" w:rsidR="005C08B7" w:rsidRPr="00A92DE4" w:rsidRDefault="005C08B7" w:rsidP="005C08B7">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00544FE9">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>** Voor Summa Wonen &amp; Design, niveau 2 volstaat een Standaard laptop. Indien je na niveau 2 door gaat met niveau 3 of 4 heb je een high-end laptop nodig.</w:t>
+        <w:t xml:space="preserve">** Voor Summa Wonen &amp; Design, niveau 2 volstaat een Standaard laptop. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00544FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Indien</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00544FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> je na niveau 2 </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00544FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>door gaat</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00544FE9">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> met niveau 3 of 4 heb je een high-end laptop nodig.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3997D923" w14:textId="063847F8" w:rsidR="00AF40D1" w:rsidRPr="002D37EB" w:rsidRDefault="00AF40D1" w:rsidP="00AF40D1">
       <w:pPr>
         <w:pStyle w:val="xmsolistparagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="41695961" w14:textId="77777777" w:rsidR="00EA5033" w:rsidRPr="00385ED3" w:rsidRDefault="00EA5033" w:rsidP="000631B3">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0196BEC0" w14:textId="77777777" w:rsidR="00441BC9" w:rsidRDefault="00441BC9" w:rsidP="000631B3">
       <w:pPr>
@@ -1725,58 +1847,58 @@
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C78A8D8" w14:textId="77777777" w:rsidR="00441BC9" w:rsidRPr="002046DF" w:rsidRDefault="00441BC9" w:rsidP="002046DF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00441BC9" w:rsidRPr="002046DF">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1380" w:right="1380" w:bottom="280" w:left="1300" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="093D5C35" w14:textId="77777777" w:rsidR="00FC20CE" w:rsidRDefault="00FC20CE" w:rsidP="00385ED3">
+    <w:p w14:paraId="2A23688B" w14:textId="77777777" w:rsidR="00554E5E" w:rsidRDefault="00554E5E" w:rsidP="00385ED3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31D501BB" w14:textId="77777777" w:rsidR="00FC20CE" w:rsidRDefault="00FC20CE" w:rsidP="00385ED3">
+    <w:p w14:paraId="45DE8883" w14:textId="77777777" w:rsidR="00554E5E" w:rsidRDefault="00554E5E" w:rsidP="00385ED3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1798,58 +1920,58 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46DBCA7F" w14:textId="77777777" w:rsidR="00FC20CE" w:rsidRDefault="00FC20CE" w:rsidP="00385ED3">
+    <w:p w14:paraId="2E626833" w14:textId="77777777" w:rsidR="00554E5E" w:rsidRDefault="00554E5E" w:rsidP="00385ED3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4BEC75FF" w14:textId="77777777" w:rsidR="00FC20CE" w:rsidRDefault="00FC20CE" w:rsidP="00385ED3">
+    <w:p w14:paraId="237AD648" w14:textId="77777777" w:rsidR="00554E5E" w:rsidRDefault="00554E5E" w:rsidP="00385ED3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6B352379" w14:textId="77777777" w:rsidR="006A5AFF" w:rsidRDefault="006A5AFF" w:rsidP="006A5AFF">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:bookmarkStart w:id="1" w:name="_Hlk202433604"/>
     <w:bookmarkStart w:id="2" w:name="_Hlk202433605"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="326E97D7" wp14:editId="57C3CE99">
           <wp:extent cx="3233928" cy="1124712"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
@@ -3089,52 +3211,52 @@
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="71321400">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1537817116">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="371922421">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1558590372">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="725227415">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="497355640">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="120"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E47460"/>
     <w:rsid w:val="00061DF1"/>
@@ -3152,85 +3274,88 @@
     <w:rsid w:val="00181AB3"/>
     <w:rsid w:val="0018368D"/>
     <w:rsid w:val="00196C76"/>
     <w:rsid w:val="001B1BA1"/>
     <w:rsid w:val="001B63A7"/>
     <w:rsid w:val="001E05F4"/>
     <w:rsid w:val="00204520"/>
     <w:rsid w:val="002046DF"/>
     <w:rsid w:val="00215EC0"/>
     <w:rsid w:val="002447BB"/>
     <w:rsid w:val="002A2272"/>
     <w:rsid w:val="002D37EB"/>
     <w:rsid w:val="002F6626"/>
     <w:rsid w:val="0030120A"/>
     <w:rsid w:val="00307B12"/>
     <w:rsid w:val="00385ED3"/>
     <w:rsid w:val="00424260"/>
     <w:rsid w:val="004315E0"/>
     <w:rsid w:val="004373F3"/>
     <w:rsid w:val="00441BC9"/>
     <w:rsid w:val="00460555"/>
     <w:rsid w:val="004746C7"/>
     <w:rsid w:val="00474B59"/>
     <w:rsid w:val="00480C09"/>
     <w:rsid w:val="0048560B"/>
+    <w:rsid w:val="00490A37"/>
     <w:rsid w:val="004F14C9"/>
     <w:rsid w:val="00502D85"/>
     <w:rsid w:val="00503DB0"/>
     <w:rsid w:val="00515410"/>
     <w:rsid w:val="005161E2"/>
+    <w:rsid w:val="00554E5E"/>
     <w:rsid w:val="0059615E"/>
     <w:rsid w:val="005C08B7"/>
     <w:rsid w:val="005C4B62"/>
     <w:rsid w:val="005D6DB7"/>
     <w:rsid w:val="00610A3C"/>
     <w:rsid w:val="006643F0"/>
     <w:rsid w:val="00674CB3"/>
     <w:rsid w:val="00682CF9"/>
     <w:rsid w:val="00695211"/>
     <w:rsid w:val="006A5AFF"/>
     <w:rsid w:val="006B0C9A"/>
     <w:rsid w:val="006B5221"/>
     <w:rsid w:val="006C141A"/>
     <w:rsid w:val="006E2661"/>
     <w:rsid w:val="006E453A"/>
     <w:rsid w:val="00740F1A"/>
     <w:rsid w:val="007A0ED6"/>
     <w:rsid w:val="007A3CC7"/>
     <w:rsid w:val="007A5899"/>
     <w:rsid w:val="00800FEF"/>
     <w:rsid w:val="00842052"/>
     <w:rsid w:val="00851E4F"/>
     <w:rsid w:val="00864EFD"/>
     <w:rsid w:val="00896549"/>
     <w:rsid w:val="008A0C0E"/>
     <w:rsid w:val="008D6E2A"/>
     <w:rsid w:val="008F4FEE"/>
     <w:rsid w:val="0094039A"/>
     <w:rsid w:val="009772A9"/>
     <w:rsid w:val="009805AA"/>
+    <w:rsid w:val="009C540B"/>
     <w:rsid w:val="009E2D6C"/>
     <w:rsid w:val="009F2968"/>
     <w:rsid w:val="009F52E8"/>
     <w:rsid w:val="00A108FB"/>
     <w:rsid w:val="00A35FC6"/>
     <w:rsid w:val="00A429C1"/>
     <w:rsid w:val="00A72B0C"/>
     <w:rsid w:val="00AF40D1"/>
     <w:rsid w:val="00B20E03"/>
     <w:rsid w:val="00B314D0"/>
     <w:rsid w:val="00B37D2C"/>
     <w:rsid w:val="00B5047F"/>
     <w:rsid w:val="00B675C7"/>
     <w:rsid w:val="00B934C5"/>
     <w:rsid w:val="00B93667"/>
     <w:rsid w:val="00BC7EE0"/>
     <w:rsid w:val="00BD7A45"/>
     <w:rsid w:val="00BF5932"/>
     <w:rsid w:val="00C03D2E"/>
     <w:rsid w:val="00C35809"/>
     <w:rsid w:val="00C43AC4"/>
     <w:rsid w:val="00C81287"/>
     <w:rsid w:val="00C87024"/>
     <w:rsid w:val="00CA0D7C"/>
     <w:rsid w:val="00CB4916"/>
@@ -4713,56 +4838,53 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D6FBB2BCEAD76F4CB3FF72BF548192E8" ma:contentTypeVersion="14" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="cb655b492fb010aca43b7fc03fbae032">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="dc7514ca-e821-4744-a0a8-7e6276475b25" xmlns:ns4="65e5d080-984f-4601-af3b-f38106ff4000" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7ebdc9faeee4b538119384c1293d0cd1" ns3:_="" ns4:_="">
     <xsd:import namespace="dc7514ca-e821-4744-a0a8-7e6276475b25"/>
     <xsd:import namespace="65e5d080-984f-4601-af3b-f38106ff4000"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
@@ -4951,119 +5073,122 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78CA7367-14C8-40BC-8D8F-2EA0E24E49D0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{612D5BB8-033B-4F72-B0D7-0F3FEDDC3488}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7803BCF7-C84C-479E-88DA-86558669324A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="dc7514ca-e821-4744-a0a8-7e6276475b25"/>
     <ds:schemaRef ds:uri="65e5d080-984f-4601-af3b-f38106ff4000"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{612D5BB8-033B-4F72-B0D7-0F3FEDDC3488}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78CA7367-14C8-40BC-8D8F-2EA0E24E49D0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>465</Words>
-  <Characters>2563</Characters>
+  <Words>464</Words>
+  <Characters>2553</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Summa College</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3022</CharactersWithSpaces>
+  <CharactersWithSpaces>3011</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ivo Stamps</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D6FBB2BCEAD76F4CB3FF72BF548192E8</vt:lpwstr>
   </property>
 </Properties>
 </file>