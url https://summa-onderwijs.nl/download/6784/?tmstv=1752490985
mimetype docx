--- v0 (2025-11-10)
+++ v1 (2026-06-24)
@@ -8,155 +8,100 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="11D1B720" w14:textId="7C83041A" w:rsidR="008739FB" w:rsidRPr="00735B46" w:rsidRDefault="008739FB" w:rsidP="008739FB">
+    <w:p w14:paraId="11D1B720" w14:textId="55BB4E2B" w:rsidR="008739FB" w:rsidRPr="00735B46" w:rsidRDefault="008739FB" w:rsidP="009877DC">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00735B46">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>Specificati</w:t>
       </w:r>
       <w:r w:rsidR="00735B46" w:rsidRPr="00735B46">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>ons</w:t>
       </w:r>
       <w:r w:rsidRPr="00735B46">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00951372" w:rsidRPr="00735B46">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>Standard</w:t>
       </w:r>
       <w:r w:rsidRPr="00735B46">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> laptop configurati</w:t>
       </w:r>
       <w:r w:rsidR="00735B46">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t>on</w:t>
-      </w:r>
-[...54 lines deleted...]
-        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58EA5AA8" w14:textId="77777777" w:rsidR="005E0494" w:rsidRPr="00735B46" w:rsidRDefault="005E0494" w:rsidP="005E0494"/>
     <w:p w14:paraId="2B7BC12F" w14:textId="52D4F37E" w:rsidR="00735B46" w:rsidRPr="00AB2429" w:rsidRDefault="00735B46" w:rsidP="00735B46">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB2429">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t xml:space="preserve">Suitable for Summa </w:t>
       </w:r>
       <w:r w:rsidR="0041677E">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00AB2429">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
@@ -811,51 +756,51 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB0FF5">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t xml:space="preserve">An up-to-date virus scanner </w:t>
       </w:r>
       <w:r w:rsidRPr="00CB0FF5">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>(e.g. Microsoft Defender)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="007B1981" w14:textId="296CEDE1" w:rsidR="00735B46" w:rsidRPr="0041677E" w:rsidRDefault="00735B46" w:rsidP="00735B46">
+    <w:p w14:paraId="007B1981" w14:textId="4046C281" w:rsidR="00735B46" w:rsidRPr="0041677E" w:rsidRDefault="00735B46" w:rsidP="00735B46">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trebuchet MS"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BE1936">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t xml:space="preserve">Microsoft offers a free of charge version of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
@@ -879,57 +824,57 @@
       </w:r>
       <w:r w:rsidRPr="0041677E">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">For more information, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0041677E">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>see</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0041677E">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidRPr="0041677E">
+        <w:r w:rsidR="00B40E01" w:rsidRPr="00803D08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trebuchet MS"/>
+            <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
-          <w:t>www.summacollege.nl/student</w:t>
+          <w:t>https://summa-onderwijs.nl/aanschaffen-van-een-laptop/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0041677E">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> (select </w:t>
       </w:r>
       <w:r w:rsidRPr="0041677E">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>‘Aanschaffen van een laptop’</w:t>
       </w:r>
       <w:r w:rsidRPr="0041677E">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
@@ -1101,51 +1046,51 @@
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EB53490" w14:textId="6335252C" w:rsidR="00A33B9B" w:rsidRPr="00A33B9B" w:rsidRDefault="00A33B9B" w:rsidP="00455BC1">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
       </w:pPr>
       <w:r w:rsidRPr="00A33B9B">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Where to buy:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C78A8D8" w14:textId="4691CE7A" w:rsidR="00441BC9" w:rsidRPr="00A33B9B" w:rsidRDefault="0041677E" w:rsidP="0041677E">
+    <w:p w14:paraId="6C78A8D8" w14:textId="0D34DADE" w:rsidR="00441BC9" w:rsidRPr="00A33B9B" w:rsidRDefault="0041677E" w:rsidP="0041677E">
       <w:pPr>
         <w:pStyle w:val="xmsolistparagraph"/>
         <w:ind w:left="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00095510">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">It is important that your laptop matches the content and requirements of your study. The specifications are therefore determined by Summa, but you can buy the laptop wherever you want, if you do not yet have a suitable laptop. Via the </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00095510">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Campusshop</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="00095510">
@@ -1199,58 +1144,58 @@
         <w:t xml:space="preserve"> you can find suitable laptops under the name of your school. </w:t>
       </w:r>
       <w:r w:rsidR="00E559F0" w:rsidRPr="00E559F0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Both shops offer additional services, such as laptop rentals and insurance.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00441BC9" w:rsidRPr="00A33B9B">
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1380" w:right="1380" w:bottom="280" w:left="1300" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3E60D038" w14:textId="77777777" w:rsidR="006F698F" w:rsidRDefault="006F698F" w:rsidP="00385ED3">
+    <w:p w14:paraId="554F1390" w14:textId="77777777" w:rsidR="00615056" w:rsidRDefault="00615056" w:rsidP="00385ED3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B36E265" w14:textId="77777777" w:rsidR="006F698F" w:rsidRDefault="006F698F" w:rsidP="00385ED3">
+    <w:p w14:paraId="1BC08DF2" w14:textId="77777777" w:rsidR="00615056" w:rsidRDefault="00615056" w:rsidP="00385ED3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1304,58 +1249,58 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TrebuchetMS-Bold">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="633307D6" w14:textId="77777777" w:rsidR="006F698F" w:rsidRDefault="006F698F" w:rsidP="00385ED3">
+    <w:p w14:paraId="4C4E98DE" w14:textId="77777777" w:rsidR="00615056" w:rsidRDefault="00615056" w:rsidP="00385ED3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E35DC6D" w14:textId="77777777" w:rsidR="006F698F" w:rsidRDefault="006F698F" w:rsidP="00385ED3">
+    <w:p w14:paraId="2DE54CB1" w14:textId="77777777" w:rsidR="00615056" w:rsidRDefault="00615056" w:rsidP="00385ED3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5B30B87C" w14:textId="77777777" w:rsidR="0041677E" w:rsidRDefault="0041677E" w:rsidP="0041677E">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:bookmarkStart w:id="0" w:name="_Hlk202433604"/>
     <w:bookmarkStart w:id="1" w:name="_Hlk202433605"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0FE626D5" wp14:editId="0B6C7626">
           <wp:extent cx="3233928" cy="1124712"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
@@ -4202,51 +4147,51 @@
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="731584049">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="520821730">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1926762023">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1029531021">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="959803793">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="1523283229">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E47460"/>
@@ -4272,121 +4217,127 @@
     <w:rsid w:val="001E05F4"/>
     <w:rsid w:val="00204520"/>
     <w:rsid w:val="002046DF"/>
     <w:rsid w:val="00215EC0"/>
     <w:rsid w:val="002447BB"/>
     <w:rsid w:val="002941A9"/>
     <w:rsid w:val="002A2272"/>
     <w:rsid w:val="002D37EB"/>
     <w:rsid w:val="002F6626"/>
     <w:rsid w:val="0030120A"/>
     <w:rsid w:val="00307B12"/>
     <w:rsid w:val="00385ED3"/>
     <w:rsid w:val="003D0D68"/>
     <w:rsid w:val="0041677E"/>
     <w:rsid w:val="00427E1F"/>
     <w:rsid w:val="004315E0"/>
     <w:rsid w:val="004373F3"/>
     <w:rsid w:val="00441BC9"/>
     <w:rsid w:val="00455BC1"/>
     <w:rsid w:val="00460555"/>
     <w:rsid w:val="004746C7"/>
     <w:rsid w:val="00474B59"/>
     <w:rsid w:val="00480C09"/>
     <w:rsid w:val="0048560B"/>
     <w:rsid w:val="004F14C9"/>
+    <w:rsid w:val="004F2F67"/>
     <w:rsid w:val="00502D85"/>
     <w:rsid w:val="00503DB0"/>
     <w:rsid w:val="00515410"/>
     <w:rsid w:val="005161E2"/>
     <w:rsid w:val="00554410"/>
     <w:rsid w:val="005C08B7"/>
     <w:rsid w:val="005C4B62"/>
     <w:rsid w:val="005D6DB7"/>
     <w:rsid w:val="005E0494"/>
     <w:rsid w:val="00610A3C"/>
     <w:rsid w:val="006122BF"/>
+    <w:rsid w:val="00615056"/>
     <w:rsid w:val="00674CB3"/>
     <w:rsid w:val="00682CF9"/>
     <w:rsid w:val="00695211"/>
     <w:rsid w:val="006B0C9A"/>
     <w:rsid w:val="006B5221"/>
     <w:rsid w:val="006C141A"/>
     <w:rsid w:val="006E2661"/>
     <w:rsid w:val="006E453A"/>
     <w:rsid w:val="006F698F"/>
     <w:rsid w:val="00735B46"/>
     <w:rsid w:val="00740F1A"/>
     <w:rsid w:val="007A0ED6"/>
     <w:rsid w:val="007A3CC7"/>
     <w:rsid w:val="007A5899"/>
     <w:rsid w:val="00800FEF"/>
     <w:rsid w:val="00842052"/>
     <w:rsid w:val="00851E4F"/>
     <w:rsid w:val="00864EFD"/>
     <w:rsid w:val="008739FB"/>
     <w:rsid w:val="00896549"/>
     <w:rsid w:val="008A0C0E"/>
     <w:rsid w:val="008F4FEE"/>
     <w:rsid w:val="00951372"/>
     <w:rsid w:val="009772A9"/>
     <w:rsid w:val="009805AA"/>
     <w:rsid w:val="00982A9F"/>
+    <w:rsid w:val="009877DC"/>
     <w:rsid w:val="009E2D6C"/>
     <w:rsid w:val="009F2968"/>
     <w:rsid w:val="00A108FB"/>
     <w:rsid w:val="00A33B9B"/>
     <w:rsid w:val="00A35FC6"/>
     <w:rsid w:val="00A429C1"/>
     <w:rsid w:val="00A72B0C"/>
     <w:rsid w:val="00A8552E"/>
     <w:rsid w:val="00AF40D1"/>
     <w:rsid w:val="00B20E03"/>
     <w:rsid w:val="00B314D0"/>
     <w:rsid w:val="00B345C0"/>
     <w:rsid w:val="00B37D2C"/>
+    <w:rsid w:val="00B40E01"/>
     <w:rsid w:val="00B5047F"/>
     <w:rsid w:val="00B675C7"/>
     <w:rsid w:val="00B934C5"/>
     <w:rsid w:val="00B93667"/>
+    <w:rsid w:val="00BC7EE0"/>
     <w:rsid w:val="00BD7A45"/>
     <w:rsid w:val="00C03D2E"/>
     <w:rsid w:val="00C43AC4"/>
     <w:rsid w:val="00C81287"/>
     <w:rsid w:val="00C87024"/>
     <w:rsid w:val="00CA0D7C"/>
     <w:rsid w:val="00CB4916"/>
     <w:rsid w:val="00CE0886"/>
     <w:rsid w:val="00CF7BCC"/>
     <w:rsid w:val="00D05CBE"/>
     <w:rsid w:val="00D16EDF"/>
     <w:rsid w:val="00D20716"/>
     <w:rsid w:val="00D574F3"/>
     <w:rsid w:val="00D6459A"/>
     <w:rsid w:val="00D77DB8"/>
     <w:rsid w:val="00D959A7"/>
     <w:rsid w:val="00DE007E"/>
+    <w:rsid w:val="00DE028C"/>
     <w:rsid w:val="00DF349C"/>
     <w:rsid w:val="00E07EE2"/>
     <w:rsid w:val="00E4640F"/>
     <w:rsid w:val="00E47460"/>
     <w:rsid w:val="00E559F0"/>
     <w:rsid w:val="00E61668"/>
     <w:rsid w:val="00E66ED7"/>
     <w:rsid w:val="00E864FD"/>
     <w:rsid w:val="00EA5033"/>
     <w:rsid w:val="00ED3E80"/>
     <w:rsid w:val="00ED5031"/>
     <w:rsid w:val="00F066C4"/>
     <w:rsid w:val="00F112AE"/>
     <w:rsid w:val="00F45C22"/>
     <w:rsid w:val="00F54FCA"/>
     <w:rsid w:val="00F83AC6"/>
     <w:rsid w:val="00FB17F1"/>
     <w:rsid w:val="00FC148B"/>
     <w:rsid w:val="00FF240F"/>
     <w:rsid w:val="00FF420D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -5561,51 +5512,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1601913879">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studywise.nl/summa-college-2025-2026" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campusshop.nl/summa" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.summacollege.nl/student" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studywise.nl/onderwijsinstellingen/summa-2/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campusshop.nl/summa" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://summa-onderwijs.nl/aanschaffen-van-een-laptop/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -6148,74 +6099,74 @@
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7803BCF7-C84C-479E-88DA-86558669324A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="dc7514ca-e821-4744-a0a8-7e6276475b25"/>
     <ds:schemaRef ds:uri="65e5d080-984f-4601-af3b-f38106ff4000"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>386</Words>
-  <Characters>2129</Characters>
+  <Words>391</Words>
+  <Characters>2156</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>17</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Summa College</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2510</CharactersWithSpaces>
+  <CharactersWithSpaces>2542</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Ivo Stamps</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D6FBB2BCEAD76F4CB3FF72BF548192E8</vt:lpwstr>
   </property>
 </Properties>
 </file>