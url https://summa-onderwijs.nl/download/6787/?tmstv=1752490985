--- v0 (2025-11-10)
+++ v1 (2026-06-24)
@@ -1,57 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2626C69F" w14:textId="61795E0C" w:rsidR="00B9633B" w:rsidRPr="00FD4D2E" w:rsidRDefault="00FD4D2E">
+    <w:p w14:paraId="2626C69F" w14:textId="3380C7EA" w:rsidR="00B9633B" w:rsidRPr="00FD4D2E" w:rsidRDefault="00FD4D2E" w:rsidP="00AE4855">
       <w:pPr>
         <w:ind w:left="26"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS"/>
           <w:color w:val="4F81BC"/>
           <w:spacing w:val="9"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00FD4D2E">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS"/>
           <w:color w:val="4F81BC"/>
           <w:spacing w:val="13"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Specificaties</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4D2E">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS"/>
           <w:color w:val="4F81BC"/>
           <w:spacing w:val="30"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -86,104 +88,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS"/>
           <w:color w:val="4F81BC"/>
           <w:spacing w:val="12"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>laptop</w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4D2E">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS"/>
           <w:color w:val="4F81BC"/>
           <w:spacing w:val="32"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00FD4D2E">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS"/>
           <w:color w:val="4F81BC"/>
           <w:spacing w:val="13"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>configuratie</w:t>
-      </w:r>
-[...52 lines deleted...]
-        <w:t>2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D6F4A81" w14:textId="77777777" w:rsidR="009F5170" w:rsidRPr="00FD4D2E" w:rsidRDefault="009F5170">
       <w:pPr>
         <w:ind w:left="26"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="389E86C5" w14:textId="51F7164A" w:rsidR="00B9633B" w:rsidRPr="009F5170" w:rsidRDefault="00FD4D2E" w:rsidP="009F5170">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
         <w:ind w:left="26"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F5170">
         <w:rPr>
           <w:color w:val="4F81BC"/>
         </w:rPr>
@@ -243,64 +191,52 @@
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r w:rsidRPr="009F5170">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>pleiding</w:t>
       </w:r>
       <w:r w:rsidR="009F5170" w:rsidRPr="009F5170">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">en ICT support technician, ICT system engineer, Medewerker ICT, Software </w:t>
-[...12 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>en ICT support technician, ICT system engineer, Medewerker ICT, Software developer</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="34A51892" w14:textId="77777777" w:rsidR="00B9633B" w:rsidRPr="009F5170" w:rsidRDefault="00B9633B">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:before="36"/>
         <w:ind w:left="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3CAC6D2F" w14:textId="77777777" w:rsidR="00B9633B" w:rsidRDefault="00FD4D2E">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="4F81BC"/>
         </w:rPr>
         <w:t>Benodigde</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="4F81BC"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -1044,117 +980,96 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Cambria"/>
           <w:color w:val="4F81BC"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Software:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E020C47" w14:textId="77777777" w:rsidR="00B9633B" w:rsidRPr="009F5170" w:rsidRDefault="00FD4D2E" w:rsidP="009F5170">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="23"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F5170">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
-        <w:t xml:space="preserve">Een adequate, up-to-date virusscanner (bijvoorbeeld Microsoft </w:t>
-[...16 lines deleted...]
-    <w:p w14:paraId="0F9DE9F8" w14:textId="3BC435C8" w:rsidR="00B9633B" w:rsidRPr="009F5170" w:rsidRDefault="009F5170" w:rsidP="009F5170">
+        <w:t>Een adequate, up-to-date virusscanner (bijvoorbeeld Microsoft Defender)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F9DE9F8" w14:textId="3F0EEC1B" w:rsidR="00B9633B" w:rsidRPr="009F5170" w:rsidRDefault="009F5170" w:rsidP="009F5170">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="23"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk202435742"/>
       <w:r w:rsidRPr="009F5170">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>Microsoft biedt Summa-studenten kosteloos een studentenversie van Microsoft Office.</w:t>
       </w:r>
       <w:r w:rsidRPr="00D32245">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="009F5170">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t xml:space="preserve">Meer informatie is te vinden op </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7">
-        <w:r w:rsidRPr="009F5170">
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidR="00217571" w:rsidRPr="00803D08">
           <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           </w:rPr>
-          <w:t>www.summacollege.nl/studen</w:t>
-[...7 lines deleted...]
-          <w:t>t</w:t>
+          <w:t>https://summa-onderwijs.nl/aanschaffen-van-een-laptop/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009F5170">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t xml:space="preserve"> (onder ‘Aanschaffen van een laptop’).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38259155" w14:textId="77777777" w:rsidR="00B9633B" w:rsidRDefault="00B9633B">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:before="44"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1445333D" w14:textId="77777777" w:rsidR="00B9633B" w:rsidRDefault="00FD4D2E">
       <w:pPr>
         <w:pStyle w:val="Kop1"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="81"/>
       </w:pPr>
@@ -1179,79 +1094,51 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="4F81BC"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> specificaties:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DCB57F8" w14:textId="77777777" w:rsidR="00B9633B" w:rsidRPr="009F5170" w:rsidRDefault="00FD4D2E" w:rsidP="009F5170">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="23"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F5170">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
-        <w:t xml:space="preserve">Processor: Intel </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> 5 of hoger)</w:t>
+        <w:t>Processor: Intel Core i5 11e generatie of later) of gelijkwaardige AMD processor (Ryzen 5 of hoger)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CFA9066" w14:textId="77777777" w:rsidR="00B9633B" w:rsidRPr="009F5170" w:rsidRDefault="00FD4D2E" w:rsidP="009F5170">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="23"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F5170">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>Geheugen: 16GB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73826195" w14:textId="77777777" w:rsidR="00B9633B" w:rsidRPr="009F5170" w:rsidRDefault="00FD4D2E" w:rsidP="009F5170">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:numPr>
@@ -1264,74 +1151,52 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F5170">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>Opslag: interne SSD van minimaal 1TB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BE68ABC" w14:textId="77777777" w:rsidR="00B9633B" w:rsidRPr="009F5170" w:rsidRDefault="00FD4D2E" w:rsidP="009F5170">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="23"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F5170">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
-        <w:t xml:space="preserve">Grafische kaart: </w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Grafische kaart: Onboard (geïntegreerde) graphics</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="06654703" w14:textId="77777777" w:rsidR="00B9633B" w:rsidRPr="009F5170" w:rsidRDefault="00FD4D2E" w:rsidP="009F5170">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="23"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F5170">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>Netwerk draadloos: 802.11ac, 802.11a, 802.11g, 802.11n</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7661E32D" w14:textId="77777777" w:rsidR="00B9633B" w:rsidRPr="009F5170" w:rsidRDefault="00FD4D2E" w:rsidP="009F5170">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1502,94 +1367,66 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="4F81BC"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>specificaties:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C6CE4DB" w14:textId="77777777" w:rsidR="00B9633B" w:rsidRPr="009F5170" w:rsidRDefault="00FD4D2E" w:rsidP="009F5170">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="23"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F5170">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
-        <w:t xml:space="preserve">Processor: Intel </w:t>
-[...27 lines deleted...]
-        <w:t xml:space="preserve"> 7 of hoger)</w:t>
+        <w:t>Processor: Intel Core i7 (10e generatie of later) of gelijkwaardige AMD processor (Ryzen 7 of hoger)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35F36631" w14:textId="20FDEDA9" w:rsidR="00B9633B" w:rsidRPr="009F5170" w:rsidRDefault="00FD4D2E" w:rsidP="009F5170">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="23"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:sectPr w:rsidR="00B9633B" w:rsidRPr="009F5170" w:rsidSect="009F5170">
-          <w:headerReference w:type="default" r:id="rId9"/>
+          <w:headerReference w:type="default" r:id="rId8"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11900" w:h="16850"/>
           <w:pgMar w:top="2748" w:right="708" w:bottom="920" w:left="1275" w:header="568" w:footer="738" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="708"/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="009F5170">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>Geheugen: 16GB (meer is beter)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="426C5F68" w14:textId="58977BE0" w:rsidR="00B9633B" w:rsidRPr="009F5170" w:rsidRDefault="00B9633B" w:rsidP="009F5170">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:before="23"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5294F551" w14:textId="77777777" w:rsidR="00B9633B" w:rsidRPr="009F5170" w:rsidRDefault="00FD4D2E" w:rsidP="009F5170">
@@ -1605,74 +1442,52 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F5170">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>Opslag: interne SSD van minimaal 1 TB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37940AC7" w14:textId="77777777" w:rsidR="00B9633B" w:rsidRPr="009F5170" w:rsidRDefault="00FD4D2E" w:rsidP="009F5170">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="23"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F5170">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
-        <w:t xml:space="preserve">Grafische kaart: </w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Grafische kaart: Onboard (geïntegreerde) graphics</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="456E52C7" w14:textId="77777777" w:rsidR="00B9633B" w:rsidRPr="009F5170" w:rsidRDefault="00FD4D2E" w:rsidP="009F5170">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="23"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009F5170">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>Netwerk draadloos: 802.11ax, 802.11ac, 802.11a, 802.11g, 802.11n</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="346A7802" w14:textId="77777777" w:rsidR="00B9633B" w:rsidRPr="009F5170" w:rsidRDefault="00FD4D2E" w:rsidP="009F5170">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
@@ -1833,185 +1648,489 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS"/>
           <w:color w:val="4F81BC"/>
           <w:spacing w:val="11"/>
         </w:rPr>
         <w:t>Waar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS"/>
           <w:color w:val="4F81BC"/>
           <w:spacing w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS"/>
           <w:color w:val="4F81BC"/>
           <w:spacing w:val="11"/>
         </w:rPr>
         <w:t>aanschaffen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E745F4F" w14:textId="77777777" w:rsidR="003D6FC9" w:rsidRPr="00AC2879" w:rsidRDefault="003D6FC9" w:rsidP="003D6FC9">
+    <w:p w14:paraId="44FF6784" w14:textId="77777777" w:rsidR="00CF6AE1" w:rsidRPr="00AC2879" w:rsidRDefault="00CF6AE1" w:rsidP="00CF6AE1">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Hlk202431567"/>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t xml:space="preserve">Het is belangrijk dat je laptop aansluit bij de inhoud en vereisten van je opleiding. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6E1D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t xml:space="preserve">De specificaties </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t xml:space="preserve">zijn daarom bepaald door Summa, maar </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6E1D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t xml:space="preserve">je </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>mag de laptop kopen waar je wilt</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6E1D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>, als je nog geen geschikte laptop hebt</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t xml:space="preserve">. Via de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00CF1750">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
-          <w:t xml:space="preserve">Campusshop van </w:t>
+          <w:t>Campusshop van Paradigit</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t xml:space="preserve"> en via </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidRPr="00CF1750">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>Studywise</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t xml:space="preserve"> vind je op de naam van je school geschikte laptops. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E31D09">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>Beide shops bieden aanvullende diensten, zoals de mogelijkheid tot het huren van je laptop en het afsluiten van een verzekering.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p w14:paraId="13486312" w14:textId="1201A462" w:rsidR="00B9633B" w:rsidRDefault="00B9633B" w:rsidP="009F5170">
       <w:pPr>
         <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:before="1"/>
         <w:ind w:left="26" w:right="626"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00B9633B">
+    <w:p w14:paraId="0DFEEB19" w14:textId="30CDE6CE" w:rsidR="00DD3355" w:rsidRPr="005C55E2" w:rsidRDefault="00DD3355" w:rsidP="00DD3355">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C55E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A2ACB4B" wp14:editId="16C5C59B">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>1905</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3143250" cy="4476750"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="2007582529" name="Afbeelding 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2007582529" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId11" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3150839" cy="4487911"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="005C55E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij de opleiding </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Software developer </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C55E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:t>krijg je een studievoucher van €500</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5DE9139A" w14:textId="77777777" w:rsidR="00082805" w:rsidRDefault="00082805" w:rsidP="00082805">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Talent for Semicon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51A1E498" w14:textId="77777777" w:rsidR="00082805" w:rsidRPr="003A72AA" w:rsidRDefault="00082805" w:rsidP="00082805">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ACB7967" w14:textId="277E2DA2" w:rsidR="00082805" w:rsidRDefault="00082805" w:rsidP="00082805">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volg jij de opleiding </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Software developer </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(bol, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00082805">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>25998</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dan volg je een opleiding volgt die valt onder ‘Talent for Semicon’ en ontvang je van ons een studievoucher ter waarde van €500,- die je kunt gebruiken voor de aanschaf van je laptop voor je opleiding. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Deze vouchers worden vanaf 17 augustus naar de schoolmail verstuurd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wacht dus met het bestellen van je </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>laptop tot je de voucher ontvangen hebt!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AFD4A9E" w14:textId="77777777" w:rsidR="00082805" w:rsidRPr="005C55E2" w:rsidRDefault="00082805" w:rsidP="00082805">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Powered by Talent voor Semicon.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C55E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meer informatie over het programma vind je op </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="005C55E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>talentvoorsemicon.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005C55E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Antwoorden op veelgestelde vragen en de voorwaarden van de regeling staan op </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="005C55E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>talentvoorsemicon.nl/voucher</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005C55E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BD8248C" w14:textId="77777777" w:rsidR="00DD3355" w:rsidRDefault="00DD3355" w:rsidP="00082805">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00DD3355">
       <w:pgSz w:w="11900" w:h="16850"/>
       <w:pgMar w:top="720" w:right="708" w:bottom="920" w:left="1275" w:header="0" w:footer="738" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6DFC7EE3" w14:textId="77777777" w:rsidR="006601D3" w:rsidRDefault="006601D3">
+    <w:p w14:paraId="76DDF6C4" w14:textId="77777777" w:rsidR="002D2334" w:rsidRDefault="002D2334">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="38633E8C" w14:textId="77777777" w:rsidR="006601D3" w:rsidRDefault="006601D3">
+    <w:p w14:paraId="7DF84DB3" w14:textId="77777777" w:rsidR="002D2334" w:rsidRDefault="002D2334">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2041,64 +2160,70 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1D8ACDD6" w14:textId="77777777" w:rsidR="006601D3" w:rsidRDefault="006601D3">
+    <w:p w14:paraId="34A89B1A" w14:textId="77777777" w:rsidR="002D2334" w:rsidRDefault="002D2334">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42576010" w14:textId="77777777" w:rsidR="006601D3" w:rsidRDefault="006601D3">
+    <w:p w14:paraId="641B7AE8" w14:textId="77777777" w:rsidR="002D2334" w:rsidRDefault="002D2334">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="26500CCC" w14:textId="6363E36F" w:rsidR="009F5170" w:rsidRDefault="009F5170" w:rsidP="009F5170">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:bookmarkStart w:id="1" w:name="_Hlk202433604"/>
     <w:bookmarkStart w:id="2" w:name="_Hlk202433605"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D0A4884" wp14:editId="2E8CA959">
           <wp:extent cx="3233928" cy="1124712"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
@@ -2373,83 +2498,97 @@
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D69221A2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="264002896">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1474561170">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B9633B"/>
+    <w:rsid w:val="00082805"/>
+    <w:rsid w:val="0012202C"/>
+    <w:rsid w:val="00183A87"/>
     <w:rsid w:val="001B63A7"/>
+    <w:rsid w:val="00217571"/>
+    <w:rsid w:val="002D2334"/>
+    <w:rsid w:val="002D575F"/>
+    <w:rsid w:val="00332657"/>
+    <w:rsid w:val="003C13C9"/>
     <w:rsid w:val="003D6FC9"/>
     <w:rsid w:val="004F14C9"/>
     <w:rsid w:val="006601D3"/>
     <w:rsid w:val="006B0C9A"/>
+    <w:rsid w:val="008F39A4"/>
     <w:rsid w:val="009F5170"/>
+    <w:rsid w:val="00AE4855"/>
     <w:rsid w:val="00B9633B"/>
+    <w:rsid w:val="00BC7EE0"/>
+    <w:rsid w:val="00CF6AE1"/>
+    <w:rsid w:val="00D62501"/>
+    <w:rsid w:val="00DD3355"/>
+    <w:rsid w:val="00E519D1"/>
     <w:rsid w:val="00FD4D2E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -2999,59 +3138,71 @@
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009F5170"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Zwaar">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="009F5170"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00217571"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.summacollege.nl/student" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.summacollege.nl/student" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studywise.nl/summa-college-2025-2026" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campusshop.nl/summa" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talentvoorsemicon.nl/voucher" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://summa-onderwijs.nl/aanschaffen-van-een-laptop/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talentvoorsemicon.nl" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studywise.nl/onderwijsinstellingen/summa-2/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campusshop.nl/summa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -3299,63 +3450,78 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>451</Words>
-  <Characters>2483</Characters>
+  <Words>570</Words>
+  <Characters>3140</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2929</CharactersWithSpaces>
+  <CharactersWithSpaces>3703</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ivo Stamps</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-07-02T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2019</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">