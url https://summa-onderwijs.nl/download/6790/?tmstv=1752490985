--- v0 (2025-11-10)
+++ v1 (2026-06-24)
@@ -8,445 +8,255 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="11D1B720" w14:textId="1DC609A4" w:rsidR="008739FB" w:rsidRPr="00B5273A" w:rsidRDefault="008739FB" w:rsidP="008739FB">
+    <w:p w14:paraId="11D1B720" w14:textId="3398ED1A" w:rsidR="008739FB" w:rsidRPr="00B5273A" w:rsidRDefault="008739FB" w:rsidP="00444CD7">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5273A">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Specificaties High-End laptop configuratie </w:t>
-[...39 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>Specificaties High-End laptop configuratie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28DA65CE" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRPr="00B5273A" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F99E224" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRPr="00B5273A" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D852778" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRPr="001A487B" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
           <w:color w:val="4F82BE"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001A487B">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
           <w:color w:val="4F82BE"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Geschikt voor de opleidingen:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1847D667" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRPr="00294570" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
+    <w:p w14:paraId="1847D667" w14:textId="7BD8A712" w:rsidR="00982A9F" w:rsidRPr="00294570" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294570">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Summa Wonen &amp; Design opleiding meubelmaker niveau 3 en 4, Summa Wonen &amp; Design opleiding Interieuradviseur niveau 4. Summa Wonen &amp; Design opleiding meubelmaker niveau 2*</w:t>
+        <w:t>Summa Wonen &amp; Design opleiding meubelmaker niveau 3 en 4</w:t>
+      </w:r>
+      <w:r w:rsidR="004676D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294570">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Interieuradviseur niveau 4. </w:t>
+      </w:r>
+      <w:r w:rsidR="004676D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ook eventueel voor de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294570">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>opleiding meubelmaker niveau 2</w:t>
+      </w:r>
+      <w:r w:rsidR="004676D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, zie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294570">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="004676D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onderaan het document.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16F8DC8D" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:color w:val="002060"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6431CA5D" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRPr="00726FC2" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
-[...166 lines deleted...]
-    <w:p w14:paraId="27B41DA7" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRPr="00E129B6" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
+    <w:p w14:paraId="27B41DA7" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRPr="004676D3" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="4F82BE"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
+          <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="43E26A8A" w14:textId="63A83B8C" w:rsidR="00982A9F" w:rsidRPr="00294570" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
           <w:color w:val="4F82BE"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294570">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
           <w:color w:val="4F82BE"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Minimale technische specificaties van de laptop:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="601DF823" w14:textId="5379D992" w:rsidR="00982A9F" w:rsidRPr="00294570" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
+    <w:p w14:paraId="601DF823" w14:textId="0A33FBDD" w:rsidR="00982A9F" w:rsidRPr="00294570" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294570">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Processor Intel </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Processor Intel Core i5 van de 12e generatie of hoger of AMD Ryzen 5 van de 6000 serie of hoger, i7 of Ryzen 7 is niet per</w:t>
+      </w:r>
+      <w:r w:rsidR="004676D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00294570">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Core</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> 7 is niet perse nodig. </w:t>
+        <w:t xml:space="preserve">se nodig. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78C545E8" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRPr="00294570" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294570">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Geheugen: minimaal 16GB</w:t>
       </w:r>
     </w:p>
@@ -517,227 +327,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Een combinatie van HDD en SSD van in totaal minimaal 500GB (SSD deel minimaal 120GB), waarbij het OS op de SSD is geïnstalleerd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07F042B0" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRPr="00294570" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294570">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Grafische kaart: </w:t>
-[...175 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Grafische kaart: Dedicated grafische kaart met minimaal 4GB geheugen, bijvoorbeeld nVidia Quadro of AMD Radeon &gt; aanbevolen NVIDIA RTX 30 of 40 serie voor alle SketchUp en render software. GEEN AMD en GEEN quadro aanbevolen voor render software (Unicorn render/Twinmotion)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="273B1402" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRPr="00294570" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294570">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Netwerk draadloos: 802.11ac, 802.11a, 802.11g, 802.11n</w:t>
       </w:r>
     </w:p>
@@ -756,77 +390,55 @@
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294570">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Beeldschermgrootte: minimaal 15,6” </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3863BD7B" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRPr="00B5273A" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B5273A">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
-        <w:t>Resolutie</w:t>
-[...20 lines deleted...]
-        <w:t>: 1920 x 1080 (Full HD)</w:t>
+        <w:t>Resolutie beeldscherm: 1920 x 1080 (Full HD)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6568E083" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRPr="00294570" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294570">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Connectiviteit: 3 x USB (2.0 en/of 3.x) | HDMI</w:t>
       </w:r>
     </w:p>
@@ -856,93 +468,89 @@
     <w:p w14:paraId="781437E7" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRPr="00E129B6" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="4F82BE"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3AB18531" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRPr="00294570" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
           <w:color w:val="4F82BE"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00294570">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
           <w:color w:val="4F82BE"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Besturingssysteem</w:t>
-[...9 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Besturingssysteem:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474F6E69" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRPr="00294570" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
+    <w:p w14:paraId="474F6E69" w14:textId="075212D3" w:rsidR="00982A9F" w:rsidRPr="00294570" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294570">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Microsoft Windows 11, 64 bit</w:t>
       </w:r>
+      <w:r w:rsidR="004676D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="4D4B822B" w14:textId="0B80CF70" w:rsidR="00982A9F" w:rsidRPr="00294570" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294570">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Summa geeft geen ondersteuning op andere besturingssystemen dan Windows 11. Een</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B7A520F" w14:textId="5DDFA972" w:rsidR="00982A9F" w:rsidRPr="00294570" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
@@ -952,875 +560,767 @@
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00294570">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Apple apparaat of Chromebook wordt niet ondersteund door de servicedesk van Summa.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EAACCF5" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRPr="00294570" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
           <w:color w:val="4F82BE"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5985C618" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRPr="00294570" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
-[...18 lines deleted...]
-        <w:t>Software:</w:t>
+    <w:p w14:paraId="308FA1E9" w14:textId="77777777" w:rsidR="00444CD7" w:rsidRPr="00444CD7" w:rsidRDefault="00444CD7" w:rsidP="00444CD7">
+      <w:pPr>
+        <w:pStyle w:val="Ondertitel"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00444CD7">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Software: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C0D608E" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRPr="00294570" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Lijstalinea"/>
+    <w:p w14:paraId="1143308E" w14:textId="77777777" w:rsidR="00444CD7" w:rsidRPr="005D6DB7" w:rsidRDefault="00444CD7" w:rsidP="00444CD7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...40 lines deleted...]
-        <w:t xml:space="preserve"> Microsoft Defender)</w:t>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D6DB7">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Een up-to-date virusscanner (bijvoorbeeld Microsoft Defender)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="724FF04C" w14:textId="54986B31" w:rsidR="00982A9F" w:rsidRPr="00294570" w:rsidRDefault="00294570" w:rsidP="00982A9F">
-[...10 lines deleted...]
-      <w:r w:rsidRPr="009B7B10">
+    <w:p w14:paraId="59AA60F2" w14:textId="77777777" w:rsidR="00444CD7" w:rsidRPr="00803D08" w:rsidRDefault="00444CD7" w:rsidP="00444CD7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk202435742"/>
+      <w:r w:rsidRPr="00803D08">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Microsoft biedt Summa-studenten kosteloos een studentenversie van Microsoft Office. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00803D08">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Microsoft biedt Summa-studenten kosteloos een studentenversie van Microsoft Office.</w:t>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
+        <w:t xml:space="preserve">Meer informatie is te vinden op </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00803D08">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>https://summa-onderwijs.nl/aanschaffen-van-een-laptop/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="785607F1" w14:textId="77777777" w:rsidR="00444CD7" w:rsidRPr="00803D08" w:rsidRDefault="00444CD7" w:rsidP="00444CD7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="177B9533" w14:textId="77777777" w:rsidR="00444CD7" w:rsidRPr="00253864" w:rsidRDefault="00444CD7" w:rsidP="00444CD7">
+      <w:pPr>
+        <w:pStyle w:val="Ondertitel"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="1F497D"/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...27 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gewenste accessoires:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B1787B0" w14:textId="77777777" w:rsidR="00444CD7" w:rsidRPr="00253864" w:rsidRDefault="00444CD7" w:rsidP="00444CD7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-        <w:t>).</w:t>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Stevige laptoptas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6706805F" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRPr="00294570" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
-[...65 lines deleted...]
-        <w:pStyle w:val="Lijstalinea"/>
+    <w:p w14:paraId="50BD53B0" w14:textId="77777777" w:rsidR="00444CD7" w:rsidRPr="00253864" w:rsidRDefault="00444CD7" w:rsidP="00444CD7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...31 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Muis (draadloos)</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5C00CA65" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRPr="00294570" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
-[...1 lines deleted...]
-        <w:pStyle w:val="Lijstalinea"/>
+    <w:p w14:paraId="0A405E62" w14:textId="77777777" w:rsidR="00444CD7" w:rsidRPr="00253864" w:rsidRDefault="00444CD7" w:rsidP="00444CD7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="14"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:autoSpaceDE w:val="0"/>
-[...28 lines deleted...]
-        <w:t>)</w:t>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>Laptop verzekering / garantie</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2561655A" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRPr="00294570" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
-[...45 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+    <w:p w14:paraId="6271881A" w14:textId="77777777" w:rsidR="00444CD7" w:rsidRPr="005D6DB7" w:rsidRDefault="00444CD7" w:rsidP="00444CD7">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2479ED50" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRPr="00294570" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
-[...8 lines deleted...]
-    <w:p w14:paraId="7491D1B4" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRPr="00294570" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
+    <w:p w14:paraId="387F379F" w14:textId="77777777" w:rsidR="00444CD7" w:rsidRPr="005161E2" w:rsidRDefault="00444CD7" w:rsidP="00444CD7">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00294570">
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005161E2">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>In overleg met je opleiding:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1926D6B6" w14:textId="3A3B006E" w:rsidR="00982A9F" w:rsidRPr="00294570" w:rsidRDefault="00982A9F" w:rsidP="00294570">
+    <w:p w14:paraId="03859101" w14:textId="77777777" w:rsidR="00444CD7" w:rsidRPr="00253864" w:rsidRDefault="00444CD7" w:rsidP="00444CD7">
       <w:pPr>
         <w:pStyle w:val="xmsolistparagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
-        <w:tabs>
-[...3 lines deleted...]
-        <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00294570">
+      <w:r w:rsidRPr="00253864">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Voor het maken van </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS"/>
+        <w:t xml:space="preserve">Voor het maken van backups adviseert Summa gebruik te maken van OneDrive. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3618765B" w14:textId="77777777" w:rsidR="00444CD7" w:rsidRPr="00253864" w:rsidRDefault="00444CD7" w:rsidP="00444CD7">
+      <w:pPr>
+        <w:pStyle w:val="xmsolistparagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>backups</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> adviseert Summa gebruik te maken van OneDrive. </w:t>
+        <w:t>Dit is een cloud opslag. Het voordeel van deze oplossing is dat de data in de cloud wordt opgeslagen waardoor de data bij diefstal van de laptop nog toegankelijk is.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0207C263" w14:textId="52D495DB" w:rsidR="00982A9F" w:rsidRPr="00294570" w:rsidRDefault="00982A9F" w:rsidP="00294570">
+    <w:p w14:paraId="6381543A" w14:textId="77777777" w:rsidR="00444CD7" w:rsidRPr="00253864" w:rsidRDefault="00444CD7" w:rsidP="00444CD7">
       <w:pPr>
         <w:pStyle w:val="xmsolistparagraph"/>
-        <w:tabs>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00294570">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dit is een </w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:t xml:space="preserve">Bij vragen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>cloud</w:t>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        <w:t xml:space="preserve">kun je </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> opslag. Het voordeel van deze oplossing is dat de data in de </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00294570">
+        <w:t>contact opnemen met de opleiding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="738926BC" w14:textId="77777777" w:rsidR="00444CD7" w:rsidRPr="002D37EB" w:rsidRDefault="00444CD7" w:rsidP="00444CD7">
+      <w:pPr>
+        <w:pStyle w:val="xmsolistparagraph"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>cloud</w:t>
-[...10 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="348B4055" w14:textId="2A4E0578" w:rsidR="00982A9F" w:rsidRPr="00294570" w:rsidRDefault="00982A9F" w:rsidP="00294570">
-[...20 lines deleted...]
-        <w:t>Bij vragen kan de student contact opnemen met de opleiding.</w:t>
+    <w:p w14:paraId="278A190E" w14:textId="77777777" w:rsidR="00444CD7" w:rsidRDefault="00444CD7">
+      <w:pPr>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS" w:cstheme="majorBidi"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:iCs/>
+          <w:color w:val="4F81BD" w:themeColor="accent1"/>
+          <w:spacing w:val="15"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04544B66" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
+    <w:p w14:paraId="6F9FE930" w14:textId="38DD942B" w:rsidR="00444CD7" w:rsidRDefault="00444CD7" w:rsidP="00444CD7">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-        <w:pStyle w:val="Ondertitel"/>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Waar aanschaffen:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37DB2782" w14:textId="77777777" w:rsidR="002A6115" w:rsidRPr="00AC2879" w:rsidRDefault="002A6115" w:rsidP="002A6115">
+    <w:p w14:paraId="64C1D00B" w14:textId="155607CE" w:rsidR="00444CD7" w:rsidRPr="00AC2879" w:rsidRDefault="00444CD7" w:rsidP="00444CD7">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk202431567"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk202431567"/>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Het is belangrijk dat je laptop aansluit bij de inhoud en vereisten van je opleiding. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6E1D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">De specificaties </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">zijn daarom bepaald door Summa, maar </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6E1D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">je </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>mag de laptop kopen waar je wilt</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6E1D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>, als je nog geen geschikte laptop hebt</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">. Via de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00CF1750">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
-          <w:t xml:space="preserve">Campusshop van </w:t>
+          <w:t>Campusshop van Paradigit</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> en via </w:t>
       </w:r>
-      <w:hyperlink r:id="rId13" w:history="1">
-        <w:proofErr w:type="spellStart"/>
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r w:rsidRPr="00CF1750">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t>Studywise</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> vind je op de naam van je school geschikte laptops. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E31D09">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Beide shops bieden aanvullende diensten, zoals de mogelijkheid tot het huren van je laptop en het afsluiten van een verzekering.</w:t>
       </w:r>
+      <w:r w:rsidR="00811758">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ook bij </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidR="00811758" w:rsidRPr="00811758">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+            <w:b/>
+            <w:bCs/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>Cadez</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00811758">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>, de leverancier van de software die je bij de opleiding gebruikt, vind je de juiste krachtige machines.</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="1A727B7A" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRPr="00294570" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34F7C5C5" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRPr="00294570" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="206AF73A" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRPr="00294570" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
+    <w:p w14:paraId="2165EEE7" w14:textId="68CD1B59" w:rsidR="00982A9F" w:rsidRPr="00294570" w:rsidRDefault="00982A9F" w:rsidP="004676D3">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00294570">
+        <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00294570">
+        <w:t xml:space="preserve">* Voor Summa Wonen &amp; Design, niveau 2 volstaat een </w:t>
+      </w:r>
+      <w:r w:rsidR="004676D3">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>* Voor Summa Wonen &amp; Design, niveau 2 volstaat een Standaard laptop. Indien je na niveau 2 door</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t>‘s</w:t>
+      </w:r>
       <w:r w:rsidRPr="00294570">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>gaat met niveau 3 of 4 heb je een high-end laptop nodig. Zoek je een Summa Wonen &amp; Design niveau 2 laptop zie de verschillende in de opleidingen op de website van de Campusshop</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00294570" w:rsidRPr="00294570">
+        <w:t>tandaard</w:t>
+      </w:r>
+      <w:r w:rsidR="004676D3">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294570">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> laptop</w:t>
+      </w:r>
+      <w:r w:rsidR="004676D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> n plaats van deze high-end laptop</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294570">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="004676D3" w:rsidRPr="00294570">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Als</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294570">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> je na niveau 2 doorgaat met niveau 3 of 4 heb je een high-end laptop nodig. Zoek je een </w:t>
+      </w:r>
+      <w:r w:rsidR="004676D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">standaard laptop dan zie je </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294570">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>op de website</w:t>
+      </w:r>
+      <w:r w:rsidR="00811758">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294570">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> van de Campusshop</w:t>
+      </w:r>
+      <w:r w:rsidR="00811758">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en Studywise</w:t>
+      </w:r>
+      <w:r w:rsidR="004676D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> onder </w:t>
+      </w:r>
+      <w:r w:rsidR="004676D3" w:rsidRPr="00294570">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Summa Wonen &amp; Design niveau 2</w:t>
+      </w:r>
+      <w:r w:rsidR="004676D3">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> diverse opties staan.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41695961" w14:textId="77777777" w:rsidR="00EA5033" w:rsidRPr="00385ED3" w:rsidRDefault="00EA5033" w:rsidP="000631B3">
-[...31 lines deleted...]
-    <w:sectPr w:rsidR="00441BC9" w:rsidRPr="002046DF" w:rsidSect="00294570">
+    <w:sectPr w:rsidR="00982A9F" w:rsidRPr="00294570" w:rsidSect="00294570">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1380" w:right="1380" w:bottom="993" w:left="1300" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="63DC05B6" w14:textId="77777777" w:rsidR="008551B4" w:rsidRDefault="008551B4" w:rsidP="00385ED3">
+    <w:p w14:paraId="1F66AE71" w14:textId="77777777" w:rsidR="00AF1FD6" w:rsidRDefault="00AF1FD6" w:rsidP="00385ED3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02BB170E" w14:textId="77777777" w:rsidR="008551B4" w:rsidRDefault="008551B4" w:rsidP="00385ED3">
+    <w:p w14:paraId="2592075C" w14:textId="77777777" w:rsidR="00AF1FD6" w:rsidRDefault="00AF1FD6" w:rsidP="00385ED3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1851,123 +1351,123 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34CBDAFC" w14:textId="77777777" w:rsidR="008551B4" w:rsidRDefault="008551B4" w:rsidP="00385ED3">
+    <w:p w14:paraId="7ED098CE" w14:textId="77777777" w:rsidR="00AF1FD6" w:rsidRDefault="00AF1FD6" w:rsidP="00385ED3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="15A82A5C" w14:textId="77777777" w:rsidR="008551B4" w:rsidRDefault="008551B4" w:rsidP="00385ED3">
+    <w:p w14:paraId="73DBD19F" w14:textId="77777777" w:rsidR="00AF1FD6" w:rsidRDefault="00AF1FD6" w:rsidP="00385ED3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7372964E" w14:textId="6260A617" w:rsidR="00BD7A45" w:rsidRPr="00294570" w:rsidRDefault="00294570" w:rsidP="00294570">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:bookmarkStart w:id="1" w:name="_Hlk202433604"/>
-    <w:bookmarkStart w:id="2" w:name="_Hlk202433605"/>
+    <w:bookmarkStart w:id="2" w:name="_Hlk202433604"/>
+    <w:bookmarkStart w:id="3" w:name="_Hlk202433605"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73479EA5" wp14:editId="1D9E1163">
           <wp:extent cx="3233928" cy="1124712"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
           <wp:docPr id="1457373833" name="Afbeelding 2" descr="Afbeelding met Lettertype, logo, Graphics, typografie&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1932940386" name="Afbeelding 2" descr="Afbeelding met Lettertype, logo, Graphics, typografie&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3233928" cy="1124712"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02843FDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="000C3956"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -3600,52 +3100,51 @@
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="725227415">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="497355640">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="348679802">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="344939463">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="426194268">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1889099836">
     <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="160"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E47460"/>
     <w:rsid w:val="00061DF1"/>
@@ -3658,121 +3157,128 @@
     <w:rsid w:val="000E2E2E"/>
     <w:rsid w:val="000F4D1C"/>
     <w:rsid w:val="001007E9"/>
     <w:rsid w:val="00142686"/>
     <w:rsid w:val="00181AB3"/>
     <w:rsid w:val="0018368D"/>
     <w:rsid w:val="00196C76"/>
     <w:rsid w:val="001B63A7"/>
     <w:rsid w:val="001C4994"/>
     <w:rsid w:val="001E05F4"/>
     <w:rsid w:val="00204520"/>
     <w:rsid w:val="002046DF"/>
     <w:rsid w:val="00215EC0"/>
     <w:rsid w:val="002447BB"/>
     <w:rsid w:val="00294570"/>
     <w:rsid w:val="002A2272"/>
     <w:rsid w:val="002A6115"/>
     <w:rsid w:val="002D37EB"/>
     <w:rsid w:val="002F6626"/>
     <w:rsid w:val="0030120A"/>
     <w:rsid w:val="00307B12"/>
     <w:rsid w:val="00385ED3"/>
     <w:rsid w:val="004315E0"/>
     <w:rsid w:val="004373F3"/>
     <w:rsid w:val="00441BC9"/>
+    <w:rsid w:val="00444CD7"/>
     <w:rsid w:val="00460555"/>
+    <w:rsid w:val="004676D3"/>
+    <w:rsid w:val="00472626"/>
     <w:rsid w:val="004746C7"/>
     <w:rsid w:val="00474B59"/>
     <w:rsid w:val="00480C09"/>
     <w:rsid w:val="0048560B"/>
     <w:rsid w:val="004F14C9"/>
     <w:rsid w:val="00502D85"/>
     <w:rsid w:val="00503DB0"/>
     <w:rsid w:val="00515410"/>
     <w:rsid w:val="005161E2"/>
     <w:rsid w:val="005C08B7"/>
     <w:rsid w:val="005C4B62"/>
     <w:rsid w:val="005D6DB7"/>
     <w:rsid w:val="00610A3C"/>
     <w:rsid w:val="00674CB3"/>
     <w:rsid w:val="00682CF9"/>
     <w:rsid w:val="00695211"/>
     <w:rsid w:val="006B0C9A"/>
     <w:rsid w:val="006B5221"/>
     <w:rsid w:val="006C141A"/>
     <w:rsid w:val="006E2661"/>
     <w:rsid w:val="006E453A"/>
     <w:rsid w:val="00740F1A"/>
     <w:rsid w:val="007A0ED6"/>
     <w:rsid w:val="007A3CC7"/>
     <w:rsid w:val="007A5899"/>
     <w:rsid w:val="00800FEF"/>
+    <w:rsid w:val="00811758"/>
     <w:rsid w:val="00842052"/>
     <w:rsid w:val="00851E4F"/>
     <w:rsid w:val="008551B4"/>
     <w:rsid w:val="00864EFD"/>
     <w:rsid w:val="008739FB"/>
     <w:rsid w:val="00896549"/>
     <w:rsid w:val="008A0C0E"/>
     <w:rsid w:val="008F4FEE"/>
     <w:rsid w:val="009772A9"/>
     <w:rsid w:val="009805AA"/>
     <w:rsid w:val="00982A9F"/>
     <w:rsid w:val="009E2D6C"/>
     <w:rsid w:val="009F2968"/>
     <w:rsid w:val="00A108FB"/>
     <w:rsid w:val="00A35FC6"/>
     <w:rsid w:val="00A429C1"/>
     <w:rsid w:val="00A72B0C"/>
+    <w:rsid w:val="00AF1FD6"/>
     <w:rsid w:val="00AF40D1"/>
     <w:rsid w:val="00B20E03"/>
     <w:rsid w:val="00B314D0"/>
     <w:rsid w:val="00B345C0"/>
     <w:rsid w:val="00B37D2C"/>
     <w:rsid w:val="00B5047F"/>
     <w:rsid w:val="00B5273A"/>
     <w:rsid w:val="00B675C7"/>
     <w:rsid w:val="00B934C5"/>
     <w:rsid w:val="00B93667"/>
+    <w:rsid w:val="00BC7EE0"/>
     <w:rsid w:val="00BD7A45"/>
     <w:rsid w:val="00C03D2E"/>
     <w:rsid w:val="00C43AC4"/>
     <w:rsid w:val="00C81287"/>
     <w:rsid w:val="00C87024"/>
     <w:rsid w:val="00CA0D7C"/>
     <w:rsid w:val="00CB4916"/>
     <w:rsid w:val="00CE0886"/>
     <w:rsid w:val="00CF7BCC"/>
     <w:rsid w:val="00D05CBE"/>
     <w:rsid w:val="00D16EDF"/>
     <w:rsid w:val="00D20716"/>
     <w:rsid w:val="00D77DB8"/>
     <w:rsid w:val="00D959A7"/>
     <w:rsid w:val="00DE007E"/>
     <w:rsid w:val="00DF349C"/>
     <w:rsid w:val="00E07EE2"/>
+    <w:rsid w:val="00E42CD0"/>
     <w:rsid w:val="00E4640F"/>
     <w:rsid w:val="00E47460"/>
     <w:rsid w:val="00E61668"/>
     <w:rsid w:val="00E864FD"/>
     <w:rsid w:val="00EA5033"/>
     <w:rsid w:val="00ED3E80"/>
     <w:rsid w:val="00ED5031"/>
     <w:rsid w:val="00F066C4"/>
     <w:rsid w:val="00F112AE"/>
     <w:rsid w:val="00F45C22"/>
     <w:rsid w:val="00F54FCA"/>
     <w:rsid w:val="00F83AC6"/>
     <w:rsid w:val="00FB17F1"/>
     <w:rsid w:val="00FF420D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
@@ -4824,50 +4330,62 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="xmsolistparagraph">
     <w:name w:val="x_msolistparagraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:rsid w:val="00CE0886"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00AF40D1"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00811758"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="372658017">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="684136186">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -4915,51 +4433,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1601913879">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studywise.nl/summa-college-2025-2026" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campusshop.nl/summa" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cadez.nl/product/laptop-student/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eur03.safelinks.protection.outlook.com/?url=http%3A%2F%2Fwww.campusshop.nl%2Fsummawonen&amp;data=05%7C01%7Cfrank.van.wijngaarden%40campusshop.nl%7C1ff5684df40940e13edc08db732392f8%7C884f17fd18db4952a1c8b05b23ad6a46%7C0%7C0%7C638230368850866209%7CUnknown%7CTWFpbGZsb3d8eyJWIjoiMC4wLjAwMDAiLCJQIjoiV2luMzIiLCJBTiI6Ik1haWwiLCJXVCI6Mn0%3D%7C3000%7C%7C%7C&amp;sdata=RgS3kwwvxcdcRpxT75qLxZWK0PjTUWr%2BDNDZ4MAg7Rs%3D&amp;reserved=0" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cadez.nl/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studywise.nl/onderwijsinstellingen/summa-2/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campusshop.nl/summa" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://summa-onderwijs.nl/aanschaffen-van-een-laptop/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -5499,76 +5017,76 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7803BCF7-C84C-479E-88DA-86558669324A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="dc7514ca-e821-4744-a0a8-7e6276475b25"/>
     <ds:schemaRef ds:uri="65e5d080-984f-4601-af3b-f38106ff4000"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>540</Words>
-  <Characters>2974</Characters>
+  <Words>480</Words>
+  <Characters>2644</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>7</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Summa College</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3507</CharactersWithSpaces>
+  <CharactersWithSpaces>3118</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ivo Stamps</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D6FBB2BCEAD76F4CB3FF72BF548192E8</vt:lpwstr>
   </property>
 </Properties>
 </file>