--- v0 (2025-11-10)
+++ v1 (2026-06-24)
@@ -4,53 +4,54 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="34F2A20F" w14:textId="1BCE10AC" w:rsidR="00E47460" w:rsidRPr="009D4F8D" w:rsidRDefault="00EA5033" w:rsidP="009D4F8D">
+    <w:p w14:paraId="34F2A20F" w14:textId="298FF687" w:rsidR="00E47460" w:rsidRPr="009D4F8D" w:rsidRDefault="00EA5033" w:rsidP="00B326EA">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D4F8D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Specificaties</w:t>
       </w:r>
       <w:r w:rsidR="00C87024" w:rsidRPr="009D4F8D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00851E4F" w:rsidRPr="009D4F8D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
@@ -60,106 +61,50 @@
         <w:t>basis</w:t>
       </w:r>
       <w:r w:rsidR="00C87024" w:rsidRPr="009D4F8D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0048646A" w:rsidRPr="009D4F8D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">laptop </w:t>
       </w:r>
       <w:r w:rsidR="00C87024" w:rsidRPr="009D4F8D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>configuratie</w:t>
-      </w:r>
-[...54 lines deleted...]
-        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B3FDC22" w14:textId="77777777" w:rsidR="00E47460" w:rsidRPr="00081878" w:rsidRDefault="00E47460" w:rsidP="000631B3">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3BECF784" w14:textId="330BED39" w:rsidR="004D0CC4" w:rsidRPr="00081878" w:rsidRDefault="004D0CC4" w:rsidP="004D0CC4">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00081878">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Geschikt voor de opleidingen: Summa Zorg</w:t>
@@ -653,677 +598,765 @@
       </w:r>
       <w:r w:rsidR="00721A43">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">of 11 </w:t>
       </w:r>
       <w:r w:rsidRPr="00081878">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>besturingssysteem op de laptop te (laten) plaatsen zonder office 365 en Office 2016.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="635C2F43" w14:textId="77777777" w:rsidR="009D4F8D" w:rsidRPr="00081878" w:rsidRDefault="009D4F8D" w:rsidP="00C44AB2">
       <w:pPr>
         <w:pStyle w:val="Tekstopmerking"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C8B26EB" w14:textId="77E0ED0E" w:rsidR="00EA5033" w:rsidRPr="009D4F8D" w:rsidRDefault="00EA5033" w:rsidP="009D4F8D">
+    <w:p w14:paraId="08BB5CEB" w14:textId="77777777" w:rsidR="00B326EA" w:rsidRPr="00253864" w:rsidRDefault="00B326EA" w:rsidP="00B326EA">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009D4F8D">
+      <w:r w:rsidRPr="00253864">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Software: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173DA099" w14:textId="77777777" w:rsidR="00F87C25" w:rsidRPr="00081878" w:rsidRDefault="00F87C25" w:rsidP="00F87C25">
+    <w:p w14:paraId="16E84A1D" w14:textId="77777777" w:rsidR="00B326EA" w:rsidRPr="005D6DB7" w:rsidRDefault="00B326EA" w:rsidP="00B326EA">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00081878">
+      <w:r w:rsidRPr="005D6DB7">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Een up-to-date </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00081878">
+      <w:r w:rsidRPr="005D6DB7">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>virusscanner</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00081878">
+      <w:r w:rsidRPr="005D6DB7">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00081878">
+      <w:r w:rsidRPr="005D6DB7">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>bijvoorbeeld</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00081878">
+      <w:r w:rsidRPr="005D6DB7">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Microsoft Defender)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CDB151" w14:textId="708FE55F" w:rsidR="00032AA8" w:rsidRPr="00081878" w:rsidRDefault="00052AEB" w:rsidP="00032AA8">
+    <w:p w14:paraId="686FEA7D" w14:textId="77777777" w:rsidR="00B326EA" w:rsidRPr="00803D08" w:rsidRDefault="00B326EA" w:rsidP="00B326EA">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:b/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009B7B10">
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk202435742"/>
+      <w:r w:rsidRPr="00803D08">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Microsoft biedt Summa-studenten kosteloos een studentenversie van Microsoft Office. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00803D08">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Microsoft biedt Summa-studenten kosteloos een studentenversie van Microsoft Office.</w:t>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
+        <w:t xml:space="preserve">Meer informatie is te vinden op </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00803D08">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>https://summa-onderwijs.nl/aanschaffen-van-een-laptop/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="2883A0D7" w14:textId="77777777" w:rsidR="00B326EA" w:rsidRPr="00803D08" w:rsidRDefault="00B326EA" w:rsidP="00B326EA">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CBE335E" w14:textId="77777777" w:rsidR="00B326EA" w:rsidRPr="00253864" w:rsidRDefault="00B326EA" w:rsidP="00B326EA">
+      <w:pPr>
+        <w:pStyle w:val="Ondertitel"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:lang w:val="nl-NL"/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00032AA8" w:rsidRPr="00081878">
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00253864">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:color w:val="1F497D"/>
-[...17 lines deleted...]
-          <w:lang w:val="nl-NL"/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Gewenste</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="006F67CC" w:rsidRPr="006F67CC">
-[...17 lines deleted...]
-      <w:r w:rsidR="00032AA8" w:rsidRPr="00081878">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00253864">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b/>
-          <w:lang w:val="nl-NL"/>
-[...52 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:bCs/>
           <w:i w:val="0"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>accessoires</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
           <w:i w:val="0"/>
-        </w:rPr>
-[...22 lines deleted...]
-          <w:i w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ACD033C" w14:textId="77777777" w:rsidR="00E47460" w:rsidRPr="00081878" w:rsidRDefault="00EA5033" w:rsidP="000631B3">
+    <w:p w14:paraId="07C58022" w14:textId="77777777" w:rsidR="00B326EA" w:rsidRPr="00253864" w:rsidRDefault="00B326EA" w:rsidP="00B326EA">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:lang w:val="nl-NL"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Stevige laptoptas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6601DD07" w14:textId="77777777" w:rsidR="00E47460" w:rsidRPr="00081878" w:rsidRDefault="00EA5033" w:rsidP="000631B3">
+    <w:p w14:paraId="3ED149CE" w14:textId="77777777" w:rsidR="00B326EA" w:rsidRPr="00253864" w:rsidRDefault="00B326EA" w:rsidP="00B326EA">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:lang w:val="nl-NL"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Muis (draadloos)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70893347" w14:textId="77777777" w:rsidR="00E47460" w:rsidRPr="00081878" w:rsidRDefault="00EA5033" w:rsidP="000631B3">
+    <w:p w14:paraId="7E09392D" w14:textId="77777777" w:rsidR="00B326EA" w:rsidRPr="00253864" w:rsidRDefault="00B326EA" w:rsidP="00B326EA">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">USB stick of externe harde schijf voor </w:t>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Laptop </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00081878">
-[...4 lines deleted...]
-        <w:t>backup</w:t>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>verzekering</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-    <w:p w14:paraId="65FC86C4" w14:textId="77777777" w:rsidR="00815ADB" w:rsidRPr="00081878" w:rsidRDefault="00815ADB" w:rsidP="00815ADB">
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+        </w:rPr>
+        <w:t>garantie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="42E36F47" w14:textId="77777777" w:rsidR="00B326EA" w:rsidRPr="005D6DB7" w:rsidRDefault="00B326EA" w:rsidP="00B326EA">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
-        <w:numPr>
-[...2 lines deleted...]
-        </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00081878">
-[...69 lines deleted...]
-    <w:p w14:paraId="430E08A5" w14:textId="77777777" w:rsidR="00721A43" w:rsidRDefault="00721A43" w:rsidP="00721A43">
+    </w:p>
+    <w:p w14:paraId="2A30E16B" w14:textId="77777777" w:rsidR="00B326EA" w:rsidRPr="005161E2" w:rsidRDefault="00B326EA" w:rsidP="00B326EA">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="005161E2">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
+        <w:t>In overleg met je opleiding:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30448B8E" w14:textId="77777777" w:rsidR="00B326EA" w:rsidRPr="00253864" w:rsidRDefault="00B326EA" w:rsidP="00B326EA">
+      <w:pPr>
+        <w:pStyle w:val="xmsolistparagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Voor het maken van </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>backups</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Times New Roman" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> adviseert Summa gebruik te maken van OneDrive. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50AA9D94" w14:textId="77777777" w:rsidR="00B326EA" w:rsidRPr="00253864" w:rsidRDefault="00B326EA" w:rsidP="00B326EA">
+      <w:pPr>
+        <w:pStyle w:val="xmsolistparagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dit is een </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>cloud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> opslag. Het voordeel van deze oplossing is dat de data in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>cloud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt opgeslagen waardoor de data bij diefstal van de laptop nog toegankelijk is.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C6C0C2F" w14:textId="77777777" w:rsidR="00B326EA" w:rsidRPr="00253864" w:rsidRDefault="00B326EA" w:rsidP="00B326EA">
+      <w:pPr>
+        <w:pStyle w:val="xmsolistparagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bij vragen </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kun je </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00253864">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>contact opnemen met de opleiding.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="181C439D" w14:textId="77777777" w:rsidR="00B326EA" w:rsidRPr="002D37EB" w:rsidRDefault="00B326EA" w:rsidP="00B326EA">
+      <w:pPr>
+        <w:pStyle w:val="xmsolistparagraph"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F5A9E07" w14:textId="77777777" w:rsidR="00B326EA" w:rsidRDefault="00B326EA" w:rsidP="00B326EA">
+      <w:pPr>
+        <w:pStyle w:val="Ondertitel"/>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i w:val="0"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
         <w:t xml:space="preserve">Waar aanschaffen:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480482A4" w14:textId="77777777" w:rsidR="002C03E6" w:rsidRPr="00AC2879" w:rsidRDefault="002C03E6" w:rsidP="002C03E6">
+    <w:p w14:paraId="226D2AAB" w14:textId="77777777" w:rsidR="00B326EA" w:rsidRPr="00AC2879" w:rsidRDefault="00B326EA" w:rsidP="00B326EA">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk202431567"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk202431567"/>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Het is belangrijk dat je laptop aansluit bij de inhoud en vereisten van je opleiding. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6E1D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">De specificaties </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">zijn daarom bepaald door Summa, maar </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6E1D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">je </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>mag de laptop kopen waar je wilt</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6E1D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>, als je nog geen geschikte laptop hebt</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">. Via de </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00CF1750">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
+            <w:b/>
+            <w:bCs/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t xml:space="preserve">Campusshop van </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00CF1750">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
+            <w:b/>
+            <w:bCs/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t>Paradigit</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> en via </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00CF1750">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
+            <w:b/>
+            <w:bCs/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t>Studywise</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> vind je op de naam van je school geschikte laptops. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E31D09">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Beide shops bieden aanvullende diensten, zoals de mogelijkheid tot het huren van je laptop en het afsluiten van een verzekering.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="70116EFE" w14:textId="77777777" w:rsidR="00035DD9" w:rsidRPr="00035DD9" w:rsidRDefault="00035DD9" w:rsidP="00035DD9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7BC0ECCB" w14:textId="77777777" w:rsidR="00035DD9" w:rsidRPr="00035DD9" w:rsidRDefault="00035DD9" w:rsidP="00035DD9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1BD65D36" w14:textId="5C31F9D5" w:rsidR="00EA5033" w:rsidRDefault="00EA5033" w:rsidP="00035DD9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3823246A" w14:textId="77777777" w:rsidR="00721A43" w:rsidRDefault="00721A43" w:rsidP="00721A43">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18B4E27B" w14:textId="77777777" w:rsidR="00721A43" w:rsidRPr="00721A43" w:rsidRDefault="00721A43" w:rsidP="00721A43">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00721A43" w:rsidRPr="00721A43">
-      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1380" w:right="1380" w:bottom="280" w:left="1300" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32F9D704" w14:textId="77777777" w:rsidR="002A56DC" w:rsidRDefault="002A56DC" w:rsidP="00BE2B5B">
+    <w:p w14:paraId="13FDD746" w14:textId="77777777" w:rsidR="005B1706" w:rsidRDefault="005B1706" w:rsidP="00BE2B5B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4DF50751" w14:textId="77777777" w:rsidR="002A56DC" w:rsidRDefault="002A56DC" w:rsidP="00BE2B5B">
+    <w:p w14:paraId="65FE7DE0" w14:textId="77777777" w:rsidR="005B1706" w:rsidRDefault="005B1706" w:rsidP="00BE2B5B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1352,123 +1385,123 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="071AB22A" w14:textId="77777777" w:rsidR="002A56DC" w:rsidRDefault="002A56DC" w:rsidP="00BE2B5B">
+    <w:p w14:paraId="7A702567" w14:textId="77777777" w:rsidR="005B1706" w:rsidRDefault="005B1706" w:rsidP="00BE2B5B">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5776E4BF" w14:textId="77777777" w:rsidR="002A56DC" w:rsidRDefault="002A56DC" w:rsidP="00BE2B5B">
+    <w:p w14:paraId="34CCCB75" w14:textId="77777777" w:rsidR="005B1706" w:rsidRDefault="005B1706" w:rsidP="00BE2B5B">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18F32767" w14:textId="51E48910" w:rsidR="009C064E" w:rsidRPr="00052AEB" w:rsidRDefault="00052AEB" w:rsidP="00052AEB">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:bookmarkStart w:id="1" w:name="_Hlk202433604"/>
-    <w:bookmarkStart w:id="2" w:name="_Hlk202433605"/>
+    <w:bookmarkStart w:id="2" w:name="_Hlk202433604"/>
+    <w:bookmarkStart w:id="3" w:name="_Hlk202433605"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="279521BA" wp14:editId="1F3B94C5">
           <wp:extent cx="3233928" cy="1124712"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
           <wp:docPr id="1932940386" name="Afbeelding 2" descr="Afbeelding met Lettertype, logo, Graphics, typografie&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1932940386" name="Afbeelding 2" descr="Afbeelding met Lettertype, logo, Graphics, typografie&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3233928" cy="1124712"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02843FDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="000C3956"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
@@ -1890,50 +1923,199 @@
       <w:pStyle w:val="Kop8"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="Kop9"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BD45700"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="DA06C070"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4D4D570C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E054BB60"/>
     <w:lvl w:ilvl="0" w:tplc="4B4C1B04">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Symbol" w:cstheme="majorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -2001,51 +2183,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="54370994"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="20D4C526"/>
     <w:lvl w:ilvl="0" w:tplc="68645562">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Symbol" w:cstheme="majorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -2117,152 +2299,158 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1297106264">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="681710495">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1205557127">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="232856940">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1238973978">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1346980865">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1508786352">
     <w:abstractNumId w:val="2"/>
   </w:num>
+  <w:num w:numId="8" w16cid:durableId="371922421">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E47460"/>
     <w:rsid w:val="00032AA8"/>
     <w:rsid w:val="00035DD9"/>
     <w:rsid w:val="00052AEB"/>
     <w:rsid w:val="000631B3"/>
     <w:rsid w:val="00081878"/>
     <w:rsid w:val="000E1E36"/>
     <w:rsid w:val="001007E9"/>
     <w:rsid w:val="001101D6"/>
     <w:rsid w:val="001B2D84"/>
     <w:rsid w:val="001B63A7"/>
     <w:rsid w:val="001E05F4"/>
     <w:rsid w:val="001F43D5"/>
     <w:rsid w:val="00231CE5"/>
     <w:rsid w:val="002A56DC"/>
     <w:rsid w:val="002C03E6"/>
     <w:rsid w:val="0030120A"/>
     <w:rsid w:val="00307B12"/>
     <w:rsid w:val="004315E0"/>
     <w:rsid w:val="004669D7"/>
     <w:rsid w:val="00474B59"/>
     <w:rsid w:val="0048646A"/>
     <w:rsid w:val="004D0CC4"/>
     <w:rsid w:val="004F14C9"/>
     <w:rsid w:val="00527007"/>
     <w:rsid w:val="00541942"/>
+    <w:rsid w:val="005B1706"/>
     <w:rsid w:val="005C4B62"/>
     <w:rsid w:val="005F155E"/>
     <w:rsid w:val="0062092D"/>
     <w:rsid w:val="00633895"/>
     <w:rsid w:val="00695211"/>
     <w:rsid w:val="006B0C9A"/>
     <w:rsid w:val="006F67CC"/>
     <w:rsid w:val="00721A43"/>
     <w:rsid w:val="0075152F"/>
     <w:rsid w:val="007F437C"/>
     <w:rsid w:val="0080030F"/>
     <w:rsid w:val="00815ADB"/>
     <w:rsid w:val="00831796"/>
     <w:rsid w:val="00851E4F"/>
     <w:rsid w:val="00853BC4"/>
     <w:rsid w:val="00857ACF"/>
     <w:rsid w:val="009518BA"/>
     <w:rsid w:val="00954E5A"/>
     <w:rsid w:val="00964381"/>
     <w:rsid w:val="009C064E"/>
     <w:rsid w:val="009D21D3"/>
     <w:rsid w:val="009D4F8D"/>
     <w:rsid w:val="009E2452"/>
     <w:rsid w:val="00A26A26"/>
     <w:rsid w:val="00A35FC6"/>
     <w:rsid w:val="00A658B5"/>
     <w:rsid w:val="00AA2D1E"/>
     <w:rsid w:val="00AC4136"/>
+    <w:rsid w:val="00B326EA"/>
     <w:rsid w:val="00B92DF9"/>
+    <w:rsid w:val="00BC7EE0"/>
     <w:rsid w:val="00BE2B5B"/>
     <w:rsid w:val="00C02246"/>
     <w:rsid w:val="00C07273"/>
     <w:rsid w:val="00C44AB2"/>
     <w:rsid w:val="00C87024"/>
     <w:rsid w:val="00C93F07"/>
     <w:rsid w:val="00CA0642"/>
     <w:rsid w:val="00D77DB8"/>
     <w:rsid w:val="00E4640F"/>
     <w:rsid w:val="00E47460"/>
     <w:rsid w:val="00E61668"/>
     <w:rsid w:val="00E61A54"/>
     <w:rsid w:val="00E748C6"/>
     <w:rsid w:val="00EA5033"/>
     <w:rsid w:val="00EB5315"/>
     <w:rsid w:val="00EF43E9"/>
     <w:rsid w:val="00F63B4E"/>
     <w:rsid w:val="00F87C25"/>
     <w:rsid w:val="00FA7A38"/>
     <w:rsid w:val="00FB5ADB"/>
     <w:rsid w:val="00FC1047"/>
     <w:rsid w:val="00FF420D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
@@ -3294,50 +3482,63 @@
       <w:lang w:val="bg-BG" w:eastAsia="bg-BG"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="GevolgdeHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00052AEB"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="xmsolistparagraph">
+    <w:name w:val="x_msolistparagraph"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:rsid w:val="00B326EA"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="90515128">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="204299356">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -3359,51 +3560,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1002850673">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studywise.nl/summa-college-2025-2026" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campusshop.nl/summa" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campusshop.nl/summa" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://summa-onderwijs.nl/aanschaffen-van-een-laptop/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studywise.nl/onderwijsinstellingen/summa-2/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -3654,65 +3855,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>344</Words>
-  <Characters>1894</Characters>
+  <Words>364</Words>
+  <Characters>2004</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Summa College</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2234</CharactersWithSpaces>
+  <CharactersWithSpaces>2364</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ivo Stamps</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>