--- v0 (2025-11-10)
+++ v1 (2026-06-24)
@@ -4,130 +4,83 @@
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5AC0F1FB" w14:textId="232D1095" w:rsidR="00FD00F6" w:rsidRPr="006C0937" w:rsidRDefault="00FD00F6" w:rsidP="00BC722F">
+    <w:p w14:paraId="5AC0F1FB" w14:textId="5F7098AE" w:rsidR="00FD00F6" w:rsidRPr="006C0937" w:rsidRDefault="00FD00F6" w:rsidP="008749AD">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C0937">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Specificaties standaard</w:t>
       </w:r>
       <w:r w:rsidR="00324165" w:rsidRPr="006C0937">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> laptop</w:t>
       </w:r>
       <w:r w:rsidRPr="006C0937">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> configuratie</w:t>
-      </w:r>
-[...46 lines deleted...]
-        <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37101974" w14:textId="77777777" w:rsidR="00B264D6" w:rsidRPr="006C0937" w:rsidRDefault="00B264D6" w:rsidP="00386D26">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7FAD46DC" w14:textId="77777777" w:rsidR="00784E41" w:rsidRPr="006C0937" w:rsidRDefault="00004F7B" w:rsidP="00A8323F">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C0937">
         <w:rPr>
           <w:rStyle w:val="OndertitelChar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:lang w:val="nl-NL"/>
@@ -278,111 +231,167 @@
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> i3 (</w:t>
       </w:r>
       <w:r w:rsidR="00A91FDB">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>12</w:t>
       </w:r>
       <w:r w:rsidRPr="006C0937">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">e generatie of hoger), of gelijkwaardige AMD Ryzen 3. Een </w:t>
+        <w:t xml:space="preserve">e generatie of hoger), of gelijkwaardige AMD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C0937">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Ryzen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C0937">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Een </w:t>
       </w:r>
       <w:r w:rsidR="0006517C" w:rsidRPr="006C0937">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Intel</w:t>
       </w:r>
       <w:r w:rsidRPr="006C0937">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0006517C" w:rsidRPr="006C0937">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="006C0937">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>ore i5 (</w:t>
+        <w:t>ore</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C0937">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i5 (</w:t>
       </w:r>
       <w:r w:rsidR="00941C45">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="006C0937">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">e generatie of hoger) of AMD Ryzen 5 </w:t>
+        <w:t xml:space="preserve">e generatie of hoger) of AMD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C0937">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Ryzen</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C0937">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 </w:t>
       </w:r>
       <w:r w:rsidR="0006517C" w:rsidRPr="006C0937">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="006C0937">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> in combinatie met meer geheugen (16GB)</w:t>
       </w:r>
       <w:r w:rsidR="0006517C" w:rsidRPr="006C0937">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
@@ -486,52 +495,86 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="3480958C" w14:textId="77777777" w:rsidR="00A25266" w:rsidRPr="006C0937" w:rsidRDefault="00A25266" w:rsidP="00A25266">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C0937">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Grafische kaart: Onboard (geïntegreerde) graphics</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Grafische kaart: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C0937">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Onboard</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006C0937">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (geïntegreerde) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006C0937">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>graphics</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="43F5D9C0" w14:textId="77777777" w:rsidR="003E1C53" w:rsidRPr="006C0937" w:rsidRDefault="00004F7B" w:rsidP="00386D26">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C0937">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Netwerk draadloos:  </w:t>
@@ -941,282 +984,246 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="68ECDD68" w14:textId="77777777" w:rsidR="00F135E3" w:rsidRPr="006C0937" w:rsidRDefault="00004F7B" w:rsidP="00BC722F">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C0937">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:i w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Software: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F6C5BB" w14:textId="77777777" w:rsidR="00B264D6" w:rsidRPr="006C0937" w:rsidRDefault="00B264D6" w:rsidP="00386D26">
+    <w:p w14:paraId="2B753E4B" w14:textId="77777777" w:rsidR="00F22AF9" w:rsidRPr="005D6DB7" w:rsidRDefault="00F22AF9" w:rsidP="00F22AF9">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D6DB7">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Een up-to-date </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D6DB7">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>virusscanner</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D6DB7">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005D6DB7">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>bijvoorbeeld</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005D6DB7">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Microsoft Defender)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BE38A0E" w14:textId="77777777" w:rsidR="00F22AF9" w:rsidRPr="00803D08" w:rsidRDefault="00F22AF9" w:rsidP="00F22AF9">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="10"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk202435742"/>
+      <w:r w:rsidRPr="00803D08">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Microsoft biedt Summa-studenten kosteloos een studentenversie van Microsoft Office. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00803D08">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meer informatie is te vinden op </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r w:rsidRPr="00803D08">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>https://summa-onderwijs.nl/aanschaffen-van-een-laptop/</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="229C4795" w14:textId="77777777" w:rsidR="00BC722F" w:rsidRPr="006C0937" w:rsidRDefault="00BC722F" w:rsidP="00BC722F">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:ind w:left="720"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6072E230" w14:textId="77777777" w:rsidR="004343AD" w:rsidRPr="006C0937" w:rsidRDefault="00004F7B" w:rsidP="00BC722F">
+      <w:pPr>
+        <w:pStyle w:val="Ondertitel"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:i w:val="0"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0937">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:i w:val="0"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Gewenste accessoires:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="325C3B15" w14:textId="77777777" w:rsidR="004343AD" w:rsidRPr="006C0937" w:rsidRDefault="00004F7B" w:rsidP="00386D26">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C0937">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Een</w:t>
-[...39 lines deleted...]
-        <w:t>(bijvoorbeeld Microsoft Defender)</w:t>
+        <w:t>Stevige laptoptas</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="530C86CD" w14:textId="00EBBE5C" w:rsidR="00ED6CDF" w:rsidRPr="006C0937" w:rsidRDefault="009B7B10" w:rsidP="00ED6CDF">
+    <w:p w14:paraId="175360D5" w14:textId="77777777" w:rsidR="004343AD" w:rsidRPr="006C0937" w:rsidRDefault="00004F7B" w:rsidP="00386D26">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-[...64 lines deleted...]
-        <w:t>).</w:t>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006C0937">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Muis (draadloos)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="229C4795" w14:textId="77777777" w:rsidR="00BC722F" w:rsidRPr="006C0937" w:rsidRDefault="00BC722F" w:rsidP="00BC722F">
-[...28 lines deleted...]
-    <w:p w14:paraId="325C3B15" w14:textId="77777777" w:rsidR="004343AD" w:rsidRPr="006C0937" w:rsidRDefault="00004F7B" w:rsidP="00386D26">
+    <w:p w14:paraId="74B69ACD" w14:textId="77777777" w:rsidR="00027CC3" w:rsidRPr="006C0937" w:rsidRDefault="00027CC3" w:rsidP="00027CC3">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-[...50 lines deleted...]
-          <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C0937">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Laptop verzekering / garantie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C5D98FF" w14:textId="77777777" w:rsidR="00B64DA5" w:rsidRPr="006C0937" w:rsidRDefault="00B64DA5" w:rsidP="00B64DA5">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
@@ -1305,51 +1312,71 @@
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Dit is een </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>cloud</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> opslag. Het voordeel van deze oplossing is dat de data in de cloud wordt opgeslagen waardoor de data bij diefstal van de laptop nog toegankelijk is.</w:t>
+        <w:t xml:space="preserve"> opslag. Het voordeel van deze oplossing is dat de data in de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>cloud</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> wordt opgeslagen waardoor de data bij diefstal van de laptop nog toegankelijk is.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="532FAC1C" w14:textId="13AEDBCC" w:rsidR="00941C45" w:rsidRDefault="00941C45" w:rsidP="00941C45">
       <w:pPr>
         <w:pStyle w:val="xmsolistparagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Bij vragen </w:t>
       </w:r>
       <w:r w:rsidR="009B7B10">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
@@ -1358,113 +1385,84 @@
         </w:rPr>
         <w:t xml:space="preserve">kun je </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>contact opnemen met de opleiding.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1724EE67" w14:textId="77777777" w:rsidR="00E64EC4" w:rsidRDefault="00E64EC4" w:rsidP="00E64EC4">
       <w:pPr>
         <w:pStyle w:val="xmsolistparagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17A5AA8F" w14:textId="77777777" w:rsidR="00E64EC4" w:rsidRPr="00F80DAF" w:rsidRDefault="00E64EC4" w:rsidP="00E64EC4">
+    <w:p w14:paraId="17A5AA8F" w14:textId="77777777" w:rsidR="00E64EC4" w:rsidRPr="00605AAF" w:rsidRDefault="00E64EC4" w:rsidP="00E64EC4">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00F80DAF">
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00605AAF">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...30 lines deleted...]
-        <w:t xml:space="preserve">:  </w:t>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Waar aanschaffen:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B4145E2" w14:textId="77777777" w:rsidR="002B2A4F" w:rsidRPr="00AC2879" w:rsidRDefault="002B2A4F" w:rsidP="002B2A4F">
+    <w:p w14:paraId="5FA27A17" w14:textId="77777777" w:rsidR="008F2F2F" w:rsidRPr="00AC2879" w:rsidRDefault="008F2F2F" w:rsidP="008F2F2F">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk202431567"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk202431567"/>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Het is belangrijk dat je laptop aansluit bij de inhoud en vereisten van je opleiding. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6E1D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">De specificaties </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">zijn daarom bepaald door Summa, maar </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6E1D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
@@ -1530,82 +1528,82 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t>Studywise</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> vind je op de naam van je school geschikte laptops. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E31D09">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Beide shops bieden aanvullende diensten, zoals de mogelijkheid tot het huren van je laptop en het afsluiten van een verzekering.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="21CE0F67" w14:textId="53F64EFE" w:rsidR="009B7B10" w:rsidRPr="00AC2879" w:rsidRDefault="009B7B10" w:rsidP="002B2A4F">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009B7B10" w:rsidRPr="00AC2879" w:rsidSect="0037421E">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1380" w:right="1300" w:bottom="280" w:left="1300" w:header="720" w:footer="362" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5D7F3531" w14:textId="77777777" w:rsidR="00075C72" w:rsidRDefault="00075C72" w:rsidP="00785C53">
+    <w:p w14:paraId="609AD1D4" w14:textId="77777777" w:rsidR="00A328B8" w:rsidRDefault="00A328B8" w:rsidP="00785C53">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E417512" w14:textId="77777777" w:rsidR="00075C72" w:rsidRDefault="00075C72" w:rsidP="00785C53">
+    <w:p w14:paraId="302D9129" w14:textId="77777777" w:rsidR="00A328B8" w:rsidRDefault="00A328B8" w:rsidP="00785C53">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1627,124 +1625,124 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FE4E451" w14:textId="77777777" w:rsidR="00075C72" w:rsidRDefault="00075C72" w:rsidP="00785C53">
+    <w:p w14:paraId="497F14C4" w14:textId="77777777" w:rsidR="00A328B8" w:rsidRDefault="00A328B8" w:rsidP="00785C53">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7CD50316" w14:textId="77777777" w:rsidR="00075C72" w:rsidRDefault="00075C72" w:rsidP="00785C53">
+    <w:p w14:paraId="32E403F5" w14:textId="77777777" w:rsidR="00A328B8" w:rsidRDefault="00A328B8" w:rsidP="00785C53">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="24AC806A" w14:textId="77777777" w:rsidR="009B7B10" w:rsidRDefault="009B7B10" w:rsidP="009B7B10">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:bookmarkStart w:id="1" w:name="_Hlk202433604"/>
-    <w:bookmarkStart w:id="2" w:name="_Hlk202433605"/>
+    <w:bookmarkStart w:id="2" w:name="_Hlk202433604"/>
+    <w:bookmarkStart w:id="3" w:name="_Hlk202433605"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="667A3C41" wp14:editId="7A6688C3">
           <wp:extent cx="3233928" cy="1124712"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
           <wp:docPr id="1932940386" name="Afbeelding 2" descr="Afbeelding met Lettertype, logo, Graphics, typografie&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1932940386" name="Afbeelding 2" descr="Afbeelding met Lettertype, logo, Graphics, typografie&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3233928" cy="1124712"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:bookmarkEnd w:id="1"/>
   <w:bookmarkEnd w:id="2"/>
+  <w:bookmarkEnd w:id="3"/>
   <w:p w14:paraId="02F8F6ED" w14:textId="77777777" w:rsidR="00F058A6" w:rsidRPr="009B7B10" w:rsidRDefault="00F058A6" w:rsidP="009B7B10">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02843FDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="000C3956"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -2926,51 +2924,51 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1824736134">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="369496210">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1281759675">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1641767628">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1938368255">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="2033722794">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004343AD"/>
     <w:rsid w:val="00004F7B"/>
@@ -2992,134 +2990,142 @@
     <w:rsid w:val="002965AB"/>
     <w:rsid w:val="002A4E21"/>
     <w:rsid w:val="002B2A4F"/>
     <w:rsid w:val="002C7DF4"/>
     <w:rsid w:val="002D7994"/>
     <w:rsid w:val="002E026D"/>
     <w:rsid w:val="002E5FFE"/>
     <w:rsid w:val="00300821"/>
     <w:rsid w:val="00311CF3"/>
     <w:rsid w:val="00324165"/>
     <w:rsid w:val="0037421E"/>
     <w:rsid w:val="00386D26"/>
     <w:rsid w:val="003A7E56"/>
     <w:rsid w:val="003E1C53"/>
     <w:rsid w:val="00416318"/>
     <w:rsid w:val="004343AD"/>
     <w:rsid w:val="00464059"/>
     <w:rsid w:val="00490D86"/>
     <w:rsid w:val="004A0302"/>
     <w:rsid w:val="004D2278"/>
     <w:rsid w:val="004E4A35"/>
     <w:rsid w:val="004F14C9"/>
     <w:rsid w:val="004F1888"/>
     <w:rsid w:val="0051745E"/>
     <w:rsid w:val="00527964"/>
+    <w:rsid w:val="005326F6"/>
     <w:rsid w:val="00543746"/>
     <w:rsid w:val="00552F89"/>
     <w:rsid w:val="005C5DBA"/>
     <w:rsid w:val="005C61C1"/>
     <w:rsid w:val="005D2FDB"/>
+    <w:rsid w:val="00605AAF"/>
     <w:rsid w:val="006414EA"/>
     <w:rsid w:val="00644F76"/>
     <w:rsid w:val="0064723C"/>
     <w:rsid w:val="00693E54"/>
     <w:rsid w:val="0069420F"/>
     <w:rsid w:val="006B0C9A"/>
     <w:rsid w:val="006C0937"/>
     <w:rsid w:val="006D49B2"/>
     <w:rsid w:val="00734E98"/>
     <w:rsid w:val="00746666"/>
     <w:rsid w:val="00750BCA"/>
     <w:rsid w:val="00773D7B"/>
     <w:rsid w:val="00777BC0"/>
     <w:rsid w:val="00784E41"/>
     <w:rsid w:val="00785C53"/>
     <w:rsid w:val="007C2F6C"/>
     <w:rsid w:val="007F136B"/>
     <w:rsid w:val="007F615D"/>
     <w:rsid w:val="00814113"/>
     <w:rsid w:val="0087239F"/>
+    <w:rsid w:val="008749AD"/>
     <w:rsid w:val="008C1070"/>
     <w:rsid w:val="008C1E41"/>
     <w:rsid w:val="008D265C"/>
     <w:rsid w:val="008E4CD1"/>
+    <w:rsid w:val="008F2F2F"/>
     <w:rsid w:val="00925AED"/>
     <w:rsid w:val="00926C26"/>
     <w:rsid w:val="0093288F"/>
     <w:rsid w:val="00941C45"/>
     <w:rsid w:val="0095204F"/>
     <w:rsid w:val="0097384D"/>
     <w:rsid w:val="00974B24"/>
     <w:rsid w:val="009B3F44"/>
     <w:rsid w:val="009B63DE"/>
     <w:rsid w:val="009B7B10"/>
     <w:rsid w:val="009D1F1A"/>
     <w:rsid w:val="009F5F2A"/>
     <w:rsid w:val="00A23E56"/>
     <w:rsid w:val="00A25266"/>
+    <w:rsid w:val="00A328B8"/>
     <w:rsid w:val="00A47582"/>
     <w:rsid w:val="00A6591E"/>
     <w:rsid w:val="00A760DA"/>
     <w:rsid w:val="00A8323F"/>
     <w:rsid w:val="00A91FDB"/>
     <w:rsid w:val="00AA5BB4"/>
     <w:rsid w:val="00AA638C"/>
     <w:rsid w:val="00AF56C5"/>
     <w:rsid w:val="00B035EE"/>
     <w:rsid w:val="00B206D2"/>
     <w:rsid w:val="00B264D6"/>
     <w:rsid w:val="00B27E25"/>
     <w:rsid w:val="00B64DA5"/>
     <w:rsid w:val="00B752E4"/>
     <w:rsid w:val="00BC722F"/>
+    <w:rsid w:val="00BC7EE0"/>
     <w:rsid w:val="00BD7209"/>
     <w:rsid w:val="00BE726C"/>
     <w:rsid w:val="00BE77B9"/>
     <w:rsid w:val="00BF790D"/>
     <w:rsid w:val="00C2466C"/>
     <w:rsid w:val="00C50EDB"/>
     <w:rsid w:val="00C639D9"/>
     <w:rsid w:val="00C83CDF"/>
     <w:rsid w:val="00CC055F"/>
     <w:rsid w:val="00CE6E5E"/>
+    <w:rsid w:val="00D02882"/>
     <w:rsid w:val="00D05239"/>
     <w:rsid w:val="00D412A4"/>
     <w:rsid w:val="00D659D6"/>
     <w:rsid w:val="00DC2915"/>
     <w:rsid w:val="00DD365B"/>
     <w:rsid w:val="00DF7EF2"/>
     <w:rsid w:val="00E03D7A"/>
     <w:rsid w:val="00E20E0E"/>
     <w:rsid w:val="00E25E2F"/>
     <w:rsid w:val="00E5454B"/>
     <w:rsid w:val="00E570D2"/>
     <w:rsid w:val="00E64EC4"/>
     <w:rsid w:val="00ED6CDF"/>
     <w:rsid w:val="00EE16CD"/>
     <w:rsid w:val="00F058A6"/>
     <w:rsid w:val="00F135E3"/>
+    <w:rsid w:val="00F22AF9"/>
     <w:rsid w:val="00F80DAF"/>
     <w:rsid w:val="00F96523"/>
     <w:rsid w:val="00FB08FD"/>
     <w:rsid w:val="00FD00F6"/>
     <w:rsid w:val="00FF28CC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -4222,51 +4228,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1434089112">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campusshop.nl/summa" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.summacollege.nl/student" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studywise.nl/summa-college-2025-2026" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campusshop.nl/summa" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://summa-onderwijs.nl/aanschaffen-van-een-laptop/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studywise.nl/onderwijsinstellingen/summa-2/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -4517,65 +4523,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>362</Words>
-  <Characters>1994</Characters>
+  <Words>361</Words>
+  <Characters>1990</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Summa College</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2352</CharactersWithSpaces>
+  <CharactersWithSpaces>2347</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ivo Stamps</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>