--- v0 (2025-11-10)
+++ v1 (2026-06-24)
@@ -1,113 +1,75 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="76D2DBF0" w14:textId="7275386E" w:rsidR="005C08B7" w:rsidRPr="00044F3C" w:rsidRDefault="005C08B7" w:rsidP="005C08B7">
+    <w:p w14:paraId="76D2DBF0" w14:textId="64CA529C" w:rsidR="005C08B7" w:rsidRPr="00044F3C" w:rsidRDefault="005C08B7" w:rsidP="00430853">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00044F3C">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Specificaties High-End laptop configuratie </w:t>
-[...39 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>Specificaties High-End laptop configuratie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EBDF49E" w14:textId="77777777" w:rsidR="00FE753F" w:rsidRPr="00044F3C" w:rsidRDefault="00FE753F" w:rsidP="00FE753F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="55E210EA" w14:textId="77777777" w:rsidR="00FE753F" w:rsidRDefault="00FE753F" w:rsidP="00FE753F">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="OndertitelChar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Geschikt voor de opleidingen:</w:t>
       </w:r>
@@ -326,92 +288,92 @@
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">-     SSD van minimaal 250GB of </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B1F465" w14:textId="77777777" w:rsidR="00FE753F" w:rsidRDefault="00FE753F" w:rsidP="00FE753F">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Een combinatie van HDD en SSD van in totaal minimaal 500GB (SSD deel minimaal 120GB), waarbij het OS op de SSD is geïnstalleerd.</w:t>
+        <w:t>Een combinatie van HDD en SSD van in totaal minimaal 500GB (</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>SSD deel</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> minimaal 120GB), waarbij het OS op de SSD is geïnstalleerd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30F9A8B3" w14:textId="77777777" w:rsidR="00FE753F" w:rsidRDefault="00FE753F" w:rsidP="00FE753F">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Grafische kaart: </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> grafische kaart met minimaal 1GB geheugen, bijvoorbeeld </w:t>
+        <w:t xml:space="preserve">Grafische kaart: Dedicated grafische kaart met minimaal 1GB geheugen, bijvoorbeeld </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>nVidia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
@@ -436,51 +398,69 @@
         </w:rPr>
         <w:t>Radeon</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="74C9A4FB" w14:textId="77777777" w:rsidR="00FE753F" w:rsidRDefault="00FE753F" w:rsidP="00FE753F">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Netwerk draadloos:  802.11ac, 802.11a, 802.11g, 802.11n </w:t>
+        <w:t xml:space="preserve">Netwerk </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>draadloos:  802</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.11ac, 802.11a, 802.11g, 802.11n </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76CB15BC" w14:textId="77777777" w:rsidR="00FE753F" w:rsidRDefault="00FE753F" w:rsidP="00FE753F">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>Resolutie</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
@@ -767,190 +747,155 @@
           <w:color w:val="FF0000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="384677DC" w14:textId="77777777" w:rsidR="00FE753F" w:rsidRDefault="00FE753F" w:rsidP="00FE753F">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Software: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02710413" w14:textId="77777777" w:rsidR="00FE753F" w:rsidRDefault="00FE753F" w:rsidP="00FE753F">
+    <w:p w14:paraId="76226A8F" w14:textId="77777777" w:rsidR="004717BE" w:rsidRPr="005D6DB7" w:rsidRDefault="004717BE" w:rsidP="004717BE">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="005D6DB7">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">Een up-to-date </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="005D6DB7">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>virusscanner</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="005D6DB7">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="005D6DB7">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t>bijvoorbeeld</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+      <w:r w:rsidRPr="005D6DB7">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> Microsoft Defender)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B5F583" w14:textId="364F5858" w:rsidR="00FE753F" w:rsidRDefault="00083BB6" w:rsidP="00FE753F">
+    <w:p w14:paraId="215EEA3C" w14:textId="77777777" w:rsidR="004717BE" w:rsidRPr="00803D08" w:rsidRDefault="004717BE" w:rsidP="004717BE">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...2 lines deleted...]
-      <w:r>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk202435742"/>
+      <w:r w:rsidRPr="00803D08">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Microsoft biedt Summa-studenten kosteloos een studentenversie van </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008D4D44">
+        <w:t xml:space="preserve">Microsoft biedt Summa-studenten kosteloos een studentenversie van Microsoft Office. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00803D08">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trebuchet MS"/>
-          <w:lang w:val="nl-NL"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Meer informatie is te vinden op </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="00FE753F">
+        <w:r w:rsidRPr="00803D08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
+            <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
-          <w:t>www.summacollege.nl/student</w:t>
+          <w:t>https://summa-onderwijs.nl/aanschaffen-van-een-laptop/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00FE753F">
-[...31 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="13988DAB" w14:textId="77777777" w:rsidR="00FE753F" w:rsidRPr="00FE753F" w:rsidRDefault="00FE753F" w:rsidP="00FE753F">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E7F92E4" w14:textId="77777777" w:rsidR="00FE753F" w:rsidRDefault="00FE753F" w:rsidP="00FE753F">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1265,59 +1210,59 @@
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Waar aanschaffen:  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77EBBE48" w14:textId="77777777" w:rsidR="00665986" w:rsidRPr="00AC2879" w:rsidRDefault="00665986" w:rsidP="00665986">
+    <w:p w14:paraId="5EBB688B" w14:textId="32D2A3A7" w:rsidR="005C55E2" w:rsidRDefault="00430853" w:rsidP="00430853">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk202431567"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk202431567"/>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Het is belangrijk dat je laptop aansluit bij de inhoud en vereisten van je opleiding. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6E1D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">De specificaties </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">zijn daarom bepaald door Summa, maar </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6E1D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
@@ -1383,81 +1328,574 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t>Studywise</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> vind je op de naam van je school geschikte laptops. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E31D09">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Beide shops bieden aanvullende diensten, zoals de mogelijkheid tot het huren van je laptop en het afsluiten van een verzekering.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="6C78A8D8" w14:textId="5239367A" w:rsidR="00441BC9" w:rsidRPr="002046DF" w:rsidRDefault="00441BC9" w:rsidP="00665986">
+    <w:p w14:paraId="55DD07EC" w14:textId="77777777" w:rsidR="005C55E2" w:rsidRDefault="005C55E2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5487DC44" w14:textId="77777777" w:rsidR="005C55E2" w:rsidRPr="005C55E2" w:rsidRDefault="005C55E2" w:rsidP="005C55E2">
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
         <w:rPr>
-          <w:lang w:val="nl-NL"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C55E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4A909098" wp14:editId="1E5A9BCD">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>1905</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3143250" cy="4476750"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="2007582529" name="Afbeelding 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2007582529" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId13" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3150839" cy="4487911"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="005C55E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Bij deze opleiding krijg je een studievoucher van €500</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00441BC9" w:rsidRPr="002046DF">
-      <w:headerReference w:type="default" r:id="rId13"/>
+    <w:p w14:paraId="1DF57E3E" w14:textId="77777777" w:rsidR="003A72AA" w:rsidRDefault="003A72AA" w:rsidP="003A72AA">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Talent </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Semicon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="7DC04EE7" w14:textId="77777777" w:rsidR="003A72AA" w:rsidRPr="003A72AA" w:rsidRDefault="003A72AA" w:rsidP="003A72AA">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DE35E6C" w14:textId="5AC81315" w:rsidR="003A72AA" w:rsidRDefault="003A72AA" w:rsidP="003A72AA">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Volg jij de opleiding Technicus Automotive Engineering</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (bol, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>25919</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>25297</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dan volg je een opleiding volgt die valt onder ‘Talent </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Semicon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">’ en ontvang je van ons een studievoucher ter waarde van €500,- die je kunt gebruiken voor de aanschaf van je laptop voor je opleiding. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Deze vouchers worden vanaf 17 augustus naar de schoolmail verstuurd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wacht dus met het bestellen van je </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>laptop tot je de voucher ontvangen hebt!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14DE7B19" w14:textId="4AD30E96" w:rsidR="005C55E2" w:rsidRPr="005C55E2" w:rsidRDefault="005C55E2" w:rsidP="005C55E2">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Powered by Talent </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>voor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Semicon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C55E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meer informatie over het programma vind je op </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="005C55E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>talentvoorsemicon.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005C55E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Antwoorden op veelgestelde vragen en de voorwaarden van de regeling staan op </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="005C55E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>talentvoorsemicon.nl/voucher</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005C55E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36252887" w14:textId="77777777" w:rsidR="005C55E2" w:rsidRPr="005C55E2" w:rsidRDefault="005C55E2" w:rsidP="005C55E2">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="361A87A5" w14:textId="77777777" w:rsidR="00430853" w:rsidRPr="005C55E2" w:rsidRDefault="00430853" w:rsidP="00430853">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="6C78A8D8" w14:textId="5239367A" w:rsidR="00441BC9" w:rsidRPr="005C55E2" w:rsidRDefault="00441BC9" w:rsidP="00665986">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00441BC9" w:rsidRPr="005C55E2">
+      <w:headerReference w:type="default" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1380" w:right="1380" w:bottom="280" w:left="1300" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B8938D3" w14:textId="77777777" w:rsidR="00BE6C6C" w:rsidRDefault="00BE6C6C" w:rsidP="00385ED3">
+    <w:p w14:paraId="358B0E8D" w14:textId="77777777" w:rsidR="00EA2E64" w:rsidRDefault="00EA2E64" w:rsidP="00385ED3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="46A8606A" w14:textId="77777777" w:rsidR="00BE6C6C" w:rsidRDefault="00BE6C6C" w:rsidP="00385ED3">
+    <w:p w14:paraId="259816B9" w14:textId="77777777" w:rsidR="00EA2E64" w:rsidRDefault="00EA2E64" w:rsidP="00385ED3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1473,64 +1911,70 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A012F71" w14:textId="77777777" w:rsidR="00BE6C6C" w:rsidRDefault="00BE6C6C" w:rsidP="00385ED3">
+    <w:p w14:paraId="7EA90AC4" w14:textId="77777777" w:rsidR="00EA2E64" w:rsidRDefault="00EA2E64" w:rsidP="00385ED3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="49C228FC" w14:textId="77777777" w:rsidR="00BE6C6C" w:rsidRDefault="00BE6C6C" w:rsidP="00385ED3">
+    <w:p w14:paraId="78D2833B" w14:textId="77777777" w:rsidR="00EA2E64" w:rsidRDefault="00EA2E64" w:rsidP="00385ED3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F14BC91" w14:textId="77777777" w:rsidR="00CD285B" w:rsidRDefault="00CD285B" w:rsidP="00CD285B">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7DA8B599" wp14:editId="4C4BB467">
           <wp:extent cx="3233928" cy="1124712"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
           <wp:docPr id="1932940386" name="Afbeelding 2" descr="Afbeelding met Lettertype, logo, Graphics, typografie&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist."/>
           <wp:cNvGraphicFramePr>
@@ -2783,185 +3227,195 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="725227415">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="497355640">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="1631326975">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1526018617">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1974869665">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1940480751">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E47460"/>
     <w:rsid w:val="00044F3C"/>
     <w:rsid w:val="00061DF1"/>
     <w:rsid w:val="000631B3"/>
     <w:rsid w:val="0006445D"/>
     <w:rsid w:val="00083BB6"/>
     <w:rsid w:val="000A176E"/>
     <w:rsid w:val="000B189C"/>
     <w:rsid w:val="000B2477"/>
     <w:rsid w:val="000B3DBE"/>
     <w:rsid w:val="000B4532"/>
     <w:rsid w:val="000E2E2E"/>
     <w:rsid w:val="000F4D1C"/>
     <w:rsid w:val="001007E9"/>
+    <w:rsid w:val="0012202C"/>
     <w:rsid w:val="00142686"/>
     <w:rsid w:val="00181AB3"/>
     <w:rsid w:val="001830AD"/>
     <w:rsid w:val="0018368D"/>
     <w:rsid w:val="00196C76"/>
     <w:rsid w:val="001B63A7"/>
     <w:rsid w:val="001E05F4"/>
     <w:rsid w:val="00204520"/>
     <w:rsid w:val="002046DF"/>
     <w:rsid w:val="00215EC0"/>
     <w:rsid w:val="002447BB"/>
     <w:rsid w:val="002A2272"/>
     <w:rsid w:val="002D37EB"/>
     <w:rsid w:val="002F6626"/>
     <w:rsid w:val="0030120A"/>
     <w:rsid w:val="00307B12"/>
+    <w:rsid w:val="00332657"/>
     <w:rsid w:val="00385ED3"/>
+    <w:rsid w:val="003A72AA"/>
     <w:rsid w:val="003D173E"/>
+    <w:rsid w:val="00430853"/>
     <w:rsid w:val="004315E0"/>
     <w:rsid w:val="004373F3"/>
     <w:rsid w:val="00441BC9"/>
     <w:rsid w:val="00460555"/>
+    <w:rsid w:val="004717BE"/>
     <w:rsid w:val="004746C7"/>
     <w:rsid w:val="00474B59"/>
     <w:rsid w:val="00480C09"/>
     <w:rsid w:val="0048560B"/>
     <w:rsid w:val="004F14C9"/>
     <w:rsid w:val="00502D85"/>
     <w:rsid w:val="00503DB0"/>
     <w:rsid w:val="00515410"/>
     <w:rsid w:val="005161E2"/>
     <w:rsid w:val="005C08B7"/>
     <w:rsid w:val="005C4B62"/>
+    <w:rsid w:val="005C55E2"/>
     <w:rsid w:val="005D6DB7"/>
     <w:rsid w:val="00610A3C"/>
     <w:rsid w:val="00665986"/>
     <w:rsid w:val="00674CB3"/>
     <w:rsid w:val="00682CF9"/>
     <w:rsid w:val="00695211"/>
     <w:rsid w:val="006B0C9A"/>
     <w:rsid w:val="006B5221"/>
     <w:rsid w:val="006C141A"/>
     <w:rsid w:val="006E2661"/>
     <w:rsid w:val="006E453A"/>
     <w:rsid w:val="00740F1A"/>
+    <w:rsid w:val="00775221"/>
     <w:rsid w:val="007A0ED6"/>
     <w:rsid w:val="007A3CC7"/>
     <w:rsid w:val="007A5899"/>
     <w:rsid w:val="00800FEF"/>
     <w:rsid w:val="00842052"/>
     <w:rsid w:val="00851E4F"/>
     <w:rsid w:val="00864EFD"/>
     <w:rsid w:val="00896549"/>
     <w:rsid w:val="008A0C0E"/>
     <w:rsid w:val="008F4FEE"/>
     <w:rsid w:val="009772A9"/>
     <w:rsid w:val="009805AA"/>
     <w:rsid w:val="009B460F"/>
     <w:rsid w:val="009E2D6C"/>
     <w:rsid w:val="009F2968"/>
     <w:rsid w:val="00A108FB"/>
     <w:rsid w:val="00A35FC6"/>
     <w:rsid w:val="00A429C1"/>
     <w:rsid w:val="00A72B0C"/>
     <w:rsid w:val="00AF40D1"/>
     <w:rsid w:val="00B055B1"/>
     <w:rsid w:val="00B20E03"/>
     <w:rsid w:val="00B314D0"/>
     <w:rsid w:val="00B37D2C"/>
     <w:rsid w:val="00B5047F"/>
     <w:rsid w:val="00B675C7"/>
     <w:rsid w:val="00B934C5"/>
     <w:rsid w:val="00B93667"/>
+    <w:rsid w:val="00BC7EE0"/>
     <w:rsid w:val="00BD7A45"/>
     <w:rsid w:val="00BE6C6C"/>
     <w:rsid w:val="00C03D2E"/>
     <w:rsid w:val="00C43AC4"/>
     <w:rsid w:val="00C81287"/>
     <w:rsid w:val="00C87024"/>
     <w:rsid w:val="00CA0D7C"/>
     <w:rsid w:val="00CB4916"/>
     <w:rsid w:val="00CD285B"/>
     <w:rsid w:val="00CE0886"/>
     <w:rsid w:val="00CF7BCC"/>
     <w:rsid w:val="00D16EDF"/>
     <w:rsid w:val="00D20716"/>
     <w:rsid w:val="00D77DB8"/>
     <w:rsid w:val="00D90E17"/>
     <w:rsid w:val="00D959A7"/>
+    <w:rsid w:val="00DC5628"/>
     <w:rsid w:val="00DE007E"/>
     <w:rsid w:val="00DF349C"/>
     <w:rsid w:val="00E07EE2"/>
     <w:rsid w:val="00E4640F"/>
     <w:rsid w:val="00E47460"/>
     <w:rsid w:val="00E61668"/>
     <w:rsid w:val="00E864FD"/>
+    <w:rsid w:val="00EA2E64"/>
     <w:rsid w:val="00EA5033"/>
     <w:rsid w:val="00ED3E80"/>
     <w:rsid w:val="00ED5031"/>
     <w:rsid w:val="00F066C4"/>
     <w:rsid w:val="00F112AE"/>
     <w:rsid w:val="00F45C22"/>
     <w:rsid w:val="00F54FCA"/>
     <w:rsid w:val="00F83AC6"/>
     <w:rsid w:val="00FB17F1"/>
     <w:rsid w:val="00FE753F"/>
     <w:rsid w:val="00FF420D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3586,51 +4040,50 @@
     <w:basedOn w:val="Standaard"/>
     <w:next w:val="Standaard"/>
     <w:link w:val="Kop9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001B3490"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
     <w:name w:val="Kop 1 Char"/>
@@ -4114,55 +4567,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1601913879">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studywise.nl/summa-college-2025-2026" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campusshop.nl/summa" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.summacollege.nl/student" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studywise.nl/onderwijsinstellingen/summa-2/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campusshop.nl/summa" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talentvoorsemicon.nl/voucher" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://summa-onderwijs.nl/aanschaffen-van-een-laptop/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talentvoorsemicon.nl" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4417,56 +4870,53 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D6FBB2BCEAD76F4CB3FF72BF548192E8" ma:contentTypeVersion="14" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="cb655b492fb010aca43b7fc03fbae032">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="dc7514ca-e821-4744-a0a8-7e6276475b25" xmlns:ns4="65e5d080-984f-4601-af3b-f38106ff4000" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7ebdc9faeee4b538119384c1293d0cd1" ns3:_="" ns4:_="">
     <xsd:import namespace="dc7514ca-e821-4744-a0a8-7e6276475b25"/>
     <xsd:import namespace="65e5d080-984f-4601-af3b-f38106ff4000"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
@@ -4655,119 +5105,122 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78CA7367-14C8-40BC-8D8F-2EA0E24E49D0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{612D5BB8-033B-4F72-B0D7-0F3FEDDC3488}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7803BCF7-C84C-479E-88DA-86558669324A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="dc7514ca-e821-4744-a0a8-7e6276475b25"/>
     <ds:schemaRef ds:uri="65e5d080-984f-4601-af3b-f38106ff4000"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{612D5BB8-033B-4F72-B0D7-0F3FEDDC3488}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78CA7367-14C8-40BC-8D8F-2EA0E24E49D0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>2173</Characters>
+  <Pages>2</Pages>
+  <Words>518</Words>
+  <Characters>2852</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>18</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>23</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Summa College</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2563</CharactersWithSpaces>
+  <CharactersWithSpaces>3364</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ivo Stamps</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D6FBB2BCEAD76F4CB3FF72BF548192E8</vt:lpwstr>
   </property>
 </Properties>
 </file>