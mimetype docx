--- v0 (2025-11-10)
+++ v1 (2026-06-24)
@@ -1,311 +1,163 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="11D1B720" w14:textId="1060FA88" w:rsidR="008739FB" w:rsidRPr="00AA30E0" w:rsidRDefault="008739FB" w:rsidP="008739FB">
+    <w:p w14:paraId="11D1B720" w14:textId="0C0679DC" w:rsidR="008739FB" w:rsidRPr="00AA30E0" w:rsidRDefault="008739FB" w:rsidP="008D7D2F">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Specificaties </w:t>
       </w:r>
       <w:r w:rsidR="00AA30E0" w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Standaard</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> laptop configuratie </w:t>
-[...47 lines deleted...]
-        <w:t>:</w:t>
+        <w:t xml:space="preserve"> laptop configuratie</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28DA65CE" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRPr="00AA30E0" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D02B57A" w14:textId="77777777" w:rsidR="00AA30E0" w:rsidRDefault="00AA30E0" w:rsidP="00AA30E0">
+    <w:p w14:paraId="4D02B57A" w14:textId="77777777" w:rsidR="00AA30E0" w:rsidRPr="007F15CB" w:rsidRDefault="00AA30E0" w:rsidP="00AA30E0">
       <w:pPr>
         <w:ind w:left="74" w:right="6298"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Intensievebenadrukking"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007F15CB">
         <w:rPr>
           <w:rStyle w:val="Intensievebenadrukking"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-        </w:rPr>
-[...40 lines deleted...]
-        <w:t>:</w:t>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Geschikt voor de opleidingen:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BF8E04F" w14:textId="77777777" w:rsidR="00AA30E0" w:rsidRDefault="00AA30E0" w:rsidP="00AA30E0">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="11" w:line="240" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
-        <w:t xml:space="preserve">Summa Elektro- </w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Summa Elektro- en Installatietechniek</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="15C2327C" w14:textId="77777777" w:rsidR="00AA30E0" w:rsidRDefault="00AA30E0" w:rsidP="00AA30E0">
       <w:pPr>
         <w:spacing w:before="11" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="56177538" w14:textId="77777777" w:rsidR="00AA30E0" w:rsidRDefault="00AA30E0" w:rsidP="00AA30E0">
       <w:pPr>
         <w:ind w:left="108"/>
         <w:rPr>
           <w:rStyle w:val="Intensievebenadrukking"/>
           <w:rFonts w:eastAsia="Trebuchet MS"/>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Intensievebenadrukking"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
-        <w:t>Minimale</w:t>
-[...39 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Minimale technische specificaties:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CF8CBB2" w14:textId="21F1F8EE" w:rsidR="00AA30E0" w:rsidRDefault="00AA30E0" w:rsidP="00AA30E0">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:b/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>Pr</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
@@ -339,101 +191,73 @@
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C549E">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:b/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve">Intel </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>Core</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Core i5 (generatie </w:t>
+      </w:r>
+      <w:r w:rsidR="002C549E">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve"> i5 (generatie </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002C549E">
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>10</w:t>
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> 5)</w:t>
+        <w:t xml:space="preserve"> of hoger) of gelijkwaardige AMD (Ryzen 5)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4FAB4A26" w14:textId="77777777" w:rsidR="00AA30E0" w:rsidRDefault="00AA30E0" w:rsidP="00AA30E0">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>G</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-1"/>
@@ -720,98 +544,96 @@
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="2"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-6"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="2"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>O</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>bo</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-7"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>(g</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>eïnt</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
@@ -868,51 +690,50 @@
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-15"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>g</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="3"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA30E0">
@@ -921,142 +742,102 @@
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>p</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-1"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t>cs</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">cs. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54A0CBC4" w14:textId="77777777" w:rsidR="00AA30E0" w:rsidRPr="00AA30E0" w:rsidRDefault="00AA30E0" w:rsidP="00AA30E0">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:ind w:left="828"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Indien je op je eigen laptop intensief met CAD programma’s gaat wil werken wordt een </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37B5FCD7" w14:textId="77777777" w:rsidR="00AA30E0" w:rsidRPr="00AA30E0" w:rsidRDefault="00AA30E0" w:rsidP="00AA30E0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="708"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">  aparte specificatie aanbevolen*.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BB18764" w14:textId="77777777" w:rsidR="00AA30E0" w:rsidRPr="00AA30E0" w:rsidRDefault="00AA30E0" w:rsidP="00AA30E0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dit is echter geen noodzaak. In de </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> en de programeer ruimtes op de BI-Campus zijn krachtige computers voorhanden.</w:t>
+        <w:t>Dit is echter geen noodzaak. In de OLC’s op het Eeuwsel en de programeer ruimtes op de BI-Campus zijn krachtige computers voorhanden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44A3E583" w14:textId="77777777" w:rsidR="00AA30E0" w:rsidRPr="00AA30E0" w:rsidRDefault="00AA30E0" w:rsidP="00AA30E0">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Netw</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
@@ -1730,51 +1511,50 @@
           <w:spacing w:val="-1"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>8 (aanbevolen is 1920x1080 bij gebruik CAD programma’s)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09C6144C" w14:textId="77777777" w:rsidR="00AA30E0" w:rsidRDefault="00AA30E0" w:rsidP="00AA30E0">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>Co</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>nn</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
@@ -1784,51 +1564,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>ivi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>tei</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-14"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>S</w:t>
@@ -1909,188 +1688,182 @@
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>| HDMI</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F056534" w14:textId="77777777" w:rsidR="00AA30E0" w:rsidRDefault="00AA30E0" w:rsidP="00AA30E0">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>Acc</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>aa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>u</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="5D083B34" w14:textId="77777777" w:rsidR="00AA30E0" w:rsidRDefault="00AA30E0" w:rsidP="00AA30E0">
       <w:pPr>
         <w:spacing w:before="11" w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1FD42664" w14:textId="77777777" w:rsidR="00AA30E0" w:rsidRDefault="00AA30E0" w:rsidP="00AA30E0">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
@@ -2190,477 +1963,202 @@
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3B2BB299" w14:textId="77777777" w:rsidR="00AA30E0" w:rsidRDefault="00AA30E0" w:rsidP="00AA30E0">
       <w:pPr>
         <w:spacing w:before="33"/>
         <w:ind w:left="108"/>
         <w:rPr>
           <w:rStyle w:val="Intensievebenadrukking"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:i w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Intensievebenadrukking"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
         <w:t>Software:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="166F78B1" w14:textId="77777777" w:rsidR="00AA30E0" w:rsidRDefault="00AA30E0" w:rsidP="00AA30E0">
-[...196 lines deleted...]
-    <w:p w14:paraId="4D75E15C" w14:textId="7E3136A0" w:rsidR="00AA30E0" w:rsidRDefault="001D5311" w:rsidP="00AA30E0">
+    <w:p w14:paraId="0F807905" w14:textId="77777777" w:rsidR="007B4E7B" w:rsidRPr="005D6DB7" w:rsidRDefault="007B4E7B" w:rsidP="007B4E7B">
       <w:pPr>
         <w:pStyle w:val="Geenafstand"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="20"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:tabs>
-[...10 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005D6DB7">
+        <w:rPr>
+          <w:rStyle w:val="Zwaar"/>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:t>Een up-to-date virusscanner (bijvoorbeeld Microsoft Defender)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EAF67B1" w14:textId="77777777" w:rsidR="007B4E7B" w:rsidRPr="00803D08" w:rsidRDefault="007B4E7B" w:rsidP="007B4E7B">
+      <w:pPr>
+        <w:pStyle w:val="Geenafstand"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk202435742"/>
+      <w:r w:rsidRPr="00803D08">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Microsoft biedt Summa-studenten kosteloos een studentenversie van </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008D4D44">
+        <w:t xml:space="preserve">Microsoft biedt Summa-studenten kosteloos een studentenversie van Microsoft Office. </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00803D08">
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trebuchet MS"/>
-          <w:lang w:val="nl-NL"/>
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Trebuchet MS"/>
+          <w:b w:val="0"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Meer informatie is te vinden op </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r>
+        <w:r w:rsidRPr="00803D08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
-            <w:b/>
+            <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
-          <w:t>www.summacollege.nl/studenteninformatie</w:t>
+          <w:t>https://summa-onderwijs.nl/aanschaffen-van-een-laptop/</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00DB6691">
-[...23 lines deleted...]
-      </w:r>
     </w:p>
     <w:p w14:paraId="3E537611" w14:textId="77777777" w:rsidR="00AA30E0" w:rsidRDefault="00AA30E0" w:rsidP="00AA30E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="244" w:lineRule="auto"/>
         <w:ind w:right="695"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="22E53661" w14:textId="77777777" w:rsidR="00AA30E0" w:rsidRDefault="00AA30E0" w:rsidP="00AA30E0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="244" w:lineRule="auto"/>
         <w:ind w:right="695"/>
         <w:rPr>
           <w:rStyle w:val="Intensievebenadrukking"/>
           <w:rFonts w:eastAsiaTheme="majorEastAsia"/>
           <w:i w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Intensievebenadrukking"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
-        <w:t>Educatieve</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Software</w:t>
+        <w:t>Educatieve Software</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E63F6A9" w14:textId="77777777" w:rsidR="00AA30E0" w:rsidRPr="00AA30E0" w:rsidRDefault="00AA30E0" w:rsidP="00AA30E0">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="244" w:lineRule="auto"/>
         <w:ind w:right="695"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Bij de vakdocenten is een gratis studentenversie van </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> te verkrijgen.</w:t>
+        <w:t>Bij de vakdocenten is een gratis studentenversie van Solidworks te verkrijgen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BFA9FE9" w14:textId="77777777" w:rsidR="00AA30E0" w:rsidRPr="00AA30E0" w:rsidRDefault="00AA30E0" w:rsidP="00AA30E0">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="244" w:lineRule="auto"/>
         <w:ind w:right="695"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:color w:val="000000"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">De pakketten Autocad, </w:t>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> zijn voor studenten gratis te verkrijgen. </w:t>
+        <w:t xml:space="preserve">De pakketten Autocad, Inventor en Revit zijn voor studenten gratis te verkrijgen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08D5AAC7" w14:textId="77777777" w:rsidR="00AA30E0" w:rsidRPr="00AA30E0" w:rsidRDefault="00AA30E0" w:rsidP="00AA30E0">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="244" w:lineRule="auto"/>
         <w:ind w:right="695"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">Op </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00AA30E0">
           <w:rPr>
@@ -2683,295 +2181,262 @@
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="244" w:lineRule="auto"/>
         <w:ind w:right="695"/>
         <w:rPr>
           <w:rStyle w:val="Intensievebenadrukking"/>
           <w:rFonts w:eastAsia="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F990B7A" w14:textId="77777777" w:rsidR="00AA30E0" w:rsidRPr="001D5311" w:rsidRDefault="00AA30E0" w:rsidP="001D5311">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="820"/>
         </w:tabs>
         <w:spacing w:before="1" w:line="244" w:lineRule="auto"/>
         <w:ind w:right="695"/>
         <w:rPr>
           <w:rStyle w:val="Intensievebenadrukking"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Intensievebenadrukking"/>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
         </w:rPr>
-        <w:t>Aanbevolen</w:t>
-[...23 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Aanbevolen accessoires:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D5A244F" w14:textId="77777777" w:rsidR="00AA30E0" w:rsidRDefault="00AA30E0" w:rsidP="00AA30E0">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:eastAsia="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>Stev</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>ig</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t>o</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>ptas</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="462FAE22" w14:textId="77777777" w:rsidR="00AA30E0" w:rsidRDefault="00AA30E0" w:rsidP="00AA30E0">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>Muis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>aa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-8"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>aa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>oos</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E383A79" w14:textId="77777777" w:rsidR="00AA30E0" w:rsidRDefault="00AA30E0" w:rsidP="00AA30E0">
       <w:pPr>
         <w:pStyle w:val="Lijstalinea"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>U</w:t>
       </w:r>
@@ -3059,157 +2524,151 @@
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-6"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>c</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>h</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>j</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>voo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>bac</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t>k</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
@@ -3238,207 +2697,119 @@
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t xml:space="preserve">3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>Jaa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>ga</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t>i</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
-        <w:t>e</w:t>
-[...6 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>e.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="224435AC" w14:textId="77777777" w:rsidR="00AA30E0" w:rsidRDefault="00AA30E0" w:rsidP="00AA30E0">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:eastAsia="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cs="Trebuchet MS"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2DCBBE09" w14:textId="77777777" w:rsidR="00AA30E0" w:rsidRPr="00AA30E0" w:rsidRDefault="00AA30E0" w:rsidP="00AA30E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorBidi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorBidi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">*Als je ook (thuis of buiten de lessen) op je eigen laptop probleemloos met CAD/CAM programma’s als Solid Works, </w:t>
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> serie met tenminste 4GB geheugen. </w:t>
+        <w:t xml:space="preserve">*Als je ook (thuis of buiten de lessen) op je eigen laptop probleemloos met CAD/CAM programma’s als Solid Works, Inventor of Edgecam wilt werken heb je een laptop nodig met een NVidia grafische kaart uit de Quadro serie of ATI FirePro serie met tenminste 4GB geheugen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C461BBC" w14:textId="1917F46E" w:rsidR="00AA30E0" w:rsidRPr="00AA30E0" w:rsidRDefault="00AA30E0" w:rsidP="00AA30E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorBidi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS" w:cstheme="minorBidi"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Het is raadzaam om daarbij als besturingssysteem Windows 10 of 11, 64 bits te kiezen en een Intel i5 of i7 processor met een snelheid tenminste 3,3Ghz of meer</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA30E0">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> en 16GB RAM geheugen of meer. Ook is het belangrijk admi</w:t>
       </w:r>
       <w:r w:rsidR="001D5311">
         <w:rPr>
@@ -3473,68 +2844,68 @@
     <w:p w14:paraId="13FA7E51" w14:textId="36D77FF3" w:rsidR="00982A9F" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
       <w:pPr>
         <w:pStyle w:val="Ondertitel"/>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Zwaar"/>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
+        <w:t xml:space="preserve">Waar aanschaffen:  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="205D14C9" w14:textId="5CAA61E0" w:rsidR="008D7D2F" w:rsidRDefault="00B81D8C" w:rsidP="00B81D8C">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk202431567"/>
+      <w:r w:rsidRPr="00CF1750">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Waar aanschaffen:  </w:t>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Het is belangrijk dat je laptop aansluit bij de inhoud en vereisten van je opleiding. </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6E1D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">De specificaties </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">zijn daarom bepaald door Summa, maar </w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6E1D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">je </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
@@ -3544,202 +2915,842 @@
         <w:t>mag de laptop kopen waar je wilt</w:t>
       </w:r>
       <w:r w:rsidRPr="00FE6E1D">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>, als je nog geen geschikte laptop hebt</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">. Via de </w:t>
       </w:r>
       <w:hyperlink r:id="rId12" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="00CF1750">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
-          <w:t xml:space="preserve">Campusshop van </w:t>
+          <w:t>Campusshop van Paradigit</w:t>
         </w:r>
-        <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> en via </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00CF1750">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Trebuchet MS" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Trebuchet MS"/>
             <w:b/>
             <w:bCs/>
             <w:lang w:val="nl-NL"/>
           </w:rPr>
           <w:t>Studywise</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="00CF1750">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> vind je op de naam van je school geschikte laptops. </w:t>
       </w:r>
       <w:r w:rsidRPr="00E31D09">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>Beide shops bieden aanvullende diensten, zoals de mogelijkheid tot het huren van je laptop en het afsluiten van een verzekering.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="0F79B661" w14:textId="388DFFC7" w:rsidR="008D7D2F" w:rsidRDefault="008D7D2F">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
     <w:p w14:paraId="109A9346" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
       <w:pPr>
         <w:pStyle w:val="xmsolistparagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4274A0E6" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
+    <w:p w14:paraId="40369421" w14:textId="7568B62A" w:rsidR="008D7D2F" w:rsidRDefault="008D7D2F" w:rsidP="008D7D2F">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C55E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ij deze </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>bol-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C55E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>opleiding</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C55E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> krijg je een studievoucher van €500</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38DC6AFA" w14:textId="77777777" w:rsidR="007F15CB" w:rsidRPr="008D7D2F" w:rsidRDefault="007F15CB" w:rsidP="007F15CB">
       <w:pPr>
         <w:pStyle w:val="xmsolistparagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:ind w:left="0"/>
+      <w:r w:rsidRPr="008D7D2F">
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Monteur elektrotechnische installaties</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (bol) - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F15CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>25737</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1A727B7A" w14:textId="77777777" w:rsidR="00982A9F" w:rsidRDefault="00982A9F" w:rsidP="00982A9F">
-[...2 lines deleted...]
-        <w:ind w:left="720"/>
+    <w:p w14:paraId="325239CB" w14:textId="422A384D" w:rsidR="008D7D2F" w:rsidRPr="008D7D2F" w:rsidRDefault="008D7D2F" w:rsidP="008D7D2F">
+      <w:pPr>
+        <w:pStyle w:val="xmsolistparagraph"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:lang w:val="nl-NL"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Monteur elektrotechnische systemen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (bol)</w:t>
+      </w:r>
+      <w:r w:rsidR="007F15CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="007F15CB" w:rsidRPr="007F15CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>25891</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="41695961" w14:textId="77777777" w:rsidR="00EA5033" w:rsidRPr="00385ED3" w:rsidRDefault="00EA5033" w:rsidP="000631B3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Geenafstand"/>
+    <w:p w14:paraId="0BF32BA1" w14:textId="77777777" w:rsidR="007F15CB" w:rsidRPr="008D7D2F" w:rsidRDefault="007F15CB" w:rsidP="007F15CB">
+      <w:pPr>
+        <w:pStyle w:val="xmsolistparagraph"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:lang w:val="nl-NL"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Monteur elektrotechnische systemen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (bol) - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F15CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>25341</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0196BEC0" w14:textId="77777777" w:rsidR="00441BC9" w:rsidRDefault="00441BC9" w:rsidP="000631B3">
-[...1 lines deleted...]
-        <w:pStyle w:val="Geenafstand"/>
+    <w:p w14:paraId="2AD55E6D" w14:textId="77777777" w:rsidR="007F15CB" w:rsidRDefault="007F15CB" w:rsidP="007F15CB">
+      <w:pPr>
+        <w:pStyle w:val="xmsolistparagraph"/>
+        <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
-          <w:lang w:val="nl-NL"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Eerste monteur elektrotechnische systemen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (bol) - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007F15CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>25892</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="177FF9EA" w14:textId="64890377" w:rsidR="008D7D2F" w:rsidRPr="008D7D2F" w:rsidRDefault="008D7D2F" w:rsidP="008D7D2F">
+      <w:pPr>
+        <w:pStyle w:val="xmsolistparagraph"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Eerste monteur elektrotechnische industriële installaties en systemen</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (bol)</w:t>
+      </w:r>
+      <w:r w:rsidR="007F15CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:r w:rsidR="007F15CB" w:rsidRPr="007F15CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>25735</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23A33F54" w14:textId="4239D974" w:rsidR="008D7D2F" w:rsidRDefault="008D7D2F" w:rsidP="008D7D2F">
+      <w:pPr>
+        <w:pStyle w:val="xmsolistparagraph"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D7D2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Eerste monteur elektrotechnische installaties in de gebouwde omgeving</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (bol)</w:t>
+      </w:r>
+      <w:r w:rsidR="007F15CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B17F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="007F15CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F15CB" w:rsidRPr="007F15CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>25736</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02821D23" w14:textId="4440BFC2" w:rsidR="00B17F9D" w:rsidRPr="008D7D2F" w:rsidRDefault="00B17F9D" w:rsidP="008D7D2F">
+      <w:pPr>
+        <w:pStyle w:val="xmsolistparagraph"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B17F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Eerste monteur werktuigkundige installaties woning</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (bol) - </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B17F9D">
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>25835</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EFA37AB" w14:textId="77777777" w:rsidR="008D7D2F" w:rsidRDefault="008D7D2F" w:rsidP="008D7D2F">
+      <w:pPr>
+        <w:pStyle w:val="xmsolistparagraph"/>
+        <w:ind w:left="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="175AB22F" w14:textId="672449BF" w:rsidR="008D7D2F" w:rsidRPr="005C55E2" w:rsidRDefault="008D7D2F" w:rsidP="008D7D2F">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005C55E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:sz w:val="40"/>
+          <w:szCs w:val="40"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7B6A32B3" wp14:editId="3427FCC8">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="margin">
+              <wp:align>left</wp:align>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>1905</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="3143250" cy="4476750"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapSquare wrapText="bothSides"/>
+            <wp:docPr id="2007582529" name="Afbeelding 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2007582529" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId14" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="3150839" cy="4487911"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidRPr="005C55E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Start jouw technische opleiding met de juiste uitrusting</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="180B046F" w14:textId="77777777" w:rsidR="007F15CB" w:rsidRDefault="007F15CB" w:rsidP="007F15CB">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Talent for Semicon</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79B5D8C8" w14:textId="77777777" w:rsidR="007F15CB" w:rsidRPr="003A72AA" w:rsidRDefault="007F15CB" w:rsidP="007F15CB">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="504A7547" w14:textId="088A315F" w:rsidR="007F15CB" w:rsidRDefault="007F15CB" w:rsidP="007F15CB">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volg jij </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>een van de opleidingen die hierboven genoemd zijn</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, dan volg je een opleiding volgt die valt onder ‘Talent for Semicon’ en ontvang je van ons een studievoucher ter waarde van €500,- die je kunt gebruiken voor de aanschaf van je laptop voor je opleiding. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>Deze vouchers worden vanaf 17 augustus naar de schoolmail verstuurd.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Wacht dus met het bestellen van je </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>laptop tot je de voucher ontvangen hebt!</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0196BEC0" w14:textId="59A35B0F" w:rsidR="00441BC9" w:rsidRDefault="007F15CB" w:rsidP="007F15CB">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Trebuchet MS" w:hAnsi="Trebuchet MS"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Powered by Talent voor Semicon.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003A72AA">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C55E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meer informatie over het programma vind je op </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="005C55E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>talentvoorsemicon.nl</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005C55E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Antwoorden op veelgestelde vragen en de voorwaarden van de regeling staan op </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="005C55E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:lang w:val="nl-NL"/>
+          </w:rPr>
+          <w:t>talentvoorsemicon.nl/voucher</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005C55E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="nl-NL"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="0F207D6E" w14:textId="77777777" w:rsidR="00441BC9" w:rsidRPr="00441BC9" w:rsidRDefault="00441BC9" w:rsidP="00441BC9">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C78A8D8" w14:textId="77777777" w:rsidR="00441BC9" w:rsidRPr="002046DF" w:rsidRDefault="00441BC9" w:rsidP="002046DF">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00441BC9" w:rsidRPr="002046DF">
-      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId17"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11900" w:h="16840"/>
       <w:pgMar w:top="1380" w:right="1380" w:bottom="280" w:left="1300" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B81A189" w14:textId="77777777" w:rsidR="00DE49FB" w:rsidRDefault="00DE49FB" w:rsidP="00385ED3">
+    <w:p w14:paraId="638FFB5B" w14:textId="77777777" w:rsidR="00BD1358" w:rsidRDefault="00BD1358" w:rsidP="00385ED3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50E556AE" w14:textId="77777777" w:rsidR="00DE49FB" w:rsidRDefault="00DE49FB" w:rsidP="00385ED3">
+    <w:p w14:paraId="22040C09" w14:textId="77777777" w:rsidR="00BD1358" w:rsidRDefault="00BD1358" w:rsidP="00385ED3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3764,130 +3775,136 @@
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="584E245D" w14:textId="77777777" w:rsidR="00DE49FB" w:rsidRDefault="00DE49FB" w:rsidP="00385ED3">
+    <w:p w14:paraId="3C515090" w14:textId="77777777" w:rsidR="00BD1358" w:rsidRDefault="00BD1358" w:rsidP="00385ED3">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4EDADDD9" w14:textId="77777777" w:rsidR="00DE49FB" w:rsidRDefault="00DE49FB" w:rsidP="00385ED3">
+    <w:p w14:paraId="25FBB969" w14:textId="77777777" w:rsidR="00BD1358" w:rsidRDefault="00BD1358" w:rsidP="00385ED3">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F99D224" w14:textId="77777777" w:rsidR="001D5311" w:rsidRDefault="001D5311" w:rsidP="001D5311">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:bookmarkStart w:id="1" w:name="_Hlk202433604"/>
-    <w:bookmarkStart w:id="2" w:name="_Hlk202433605"/>
+    <w:bookmarkStart w:id="2" w:name="_Hlk202433604"/>
+    <w:bookmarkStart w:id="3" w:name="_Hlk202433605"/>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5E8A8D80" wp14:editId="046356EC">
           <wp:extent cx="3233928" cy="1124712"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
           <wp:docPr id="1932940386" name="Afbeelding 2" descr="Afbeelding met Lettertype, logo, Graphics, typografie&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1932940386" name="Afbeelding 2" descr="Afbeelding met Lettertype, logo, Graphics, typografie&#10;&#10;Door AI gegenereerde inhoud is mogelijk onjuist."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="3233928" cy="1124712"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:bookmarkEnd w:id="1"/>
   <w:bookmarkEnd w:id="2"/>
+  <w:bookmarkEnd w:id="3"/>
   <w:p w14:paraId="7372964E" w14:textId="77777777" w:rsidR="00BD7A45" w:rsidRPr="001D5311" w:rsidRDefault="00BD7A45" w:rsidP="001D5311">
     <w:pPr>
       <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02843FDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="000C3956"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
@@ -6223,173 +6240,183 @@
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1662199724">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="686756894">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1719087422">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1730113306">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="303586066">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="105777219">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E47460"/>
     <w:rsid w:val="00061DF1"/>
     <w:rsid w:val="000631B3"/>
     <w:rsid w:val="000A176E"/>
     <w:rsid w:val="000B189C"/>
     <w:rsid w:val="000B2477"/>
     <w:rsid w:val="000B3DBE"/>
     <w:rsid w:val="000B4532"/>
     <w:rsid w:val="000C1D9A"/>
     <w:rsid w:val="000E2E2E"/>
     <w:rsid w:val="000F4D1C"/>
     <w:rsid w:val="001007E9"/>
+    <w:rsid w:val="0012202C"/>
     <w:rsid w:val="00142686"/>
     <w:rsid w:val="00181AB3"/>
     <w:rsid w:val="0018368D"/>
     <w:rsid w:val="00196C76"/>
     <w:rsid w:val="001B63A7"/>
     <w:rsid w:val="001C4994"/>
     <w:rsid w:val="001D5311"/>
     <w:rsid w:val="001E05F4"/>
     <w:rsid w:val="0020263B"/>
     <w:rsid w:val="00204520"/>
     <w:rsid w:val="002046DF"/>
     <w:rsid w:val="00215EC0"/>
     <w:rsid w:val="002447BB"/>
     <w:rsid w:val="002A2272"/>
     <w:rsid w:val="002C549E"/>
     <w:rsid w:val="002D37EB"/>
     <w:rsid w:val="002F6626"/>
     <w:rsid w:val="0030120A"/>
     <w:rsid w:val="00307B12"/>
+    <w:rsid w:val="00332657"/>
     <w:rsid w:val="00385ED3"/>
     <w:rsid w:val="004315E0"/>
     <w:rsid w:val="004373F3"/>
     <w:rsid w:val="00441BC9"/>
     <w:rsid w:val="00460555"/>
     <w:rsid w:val="004746C7"/>
     <w:rsid w:val="00474B59"/>
     <w:rsid w:val="00480C09"/>
     <w:rsid w:val="0048560B"/>
     <w:rsid w:val="00502D85"/>
     <w:rsid w:val="00503DB0"/>
     <w:rsid w:val="00515410"/>
     <w:rsid w:val="005161E2"/>
     <w:rsid w:val="005C08B7"/>
     <w:rsid w:val="005C4B62"/>
     <w:rsid w:val="005D6DB7"/>
     <w:rsid w:val="005F2337"/>
     <w:rsid w:val="00610A3C"/>
     <w:rsid w:val="00674CB3"/>
     <w:rsid w:val="00682CF9"/>
     <w:rsid w:val="00695211"/>
     <w:rsid w:val="006B0C9A"/>
     <w:rsid w:val="006B5221"/>
     <w:rsid w:val="006C141A"/>
     <w:rsid w:val="006E2661"/>
     <w:rsid w:val="006E453A"/>
     <w:rsid w:val="00740F1A"/>
     <w:rsid w:val="007A0ED6"/>
     <w:rsid w:val="007A3CC7"/>
     <w:rsid w:val="007A5899"/>
+    <w:rsid w:val="007B4E7B"/>
+    <w:rsid w:val="007F15CB"/>
     <w:rsid w:val="00800FEF"/>
     <w:rsid w:val="00832002"/>
     <w:rsid w:val="00842052"/>
     <w:rsid w:val="00851E4F"/>
     <w:rsid w:val="00864EFD"/>
     <w:rsid w:val="0086675B"/>
     <w:rsid w:val="008739FB"/>
     <w:rsid w:val="00896549"/>
     <w:rsid w:val="008A0C0E"/>
+    <w:rsid w:val="008D7D2F"/>
+    <w:rsid w:val="008E32E4"/>
     <w:rsid w:val="008F4FEE"/>
     <w:rsid w:val="009772A9"/>
     <w:rsid w:val="009805AA"/>
     <w:rsid w:val="00982A9F"/>
     <w:rsid w:val="009E2D6C"/>
     <w:rsid w:val="009F2968"/>
     <w:rsid w:val="00A108FB"/>
     <w:rsid w:val="00A35FC6"/>
     <w:rsid w:val="00A429C1"/>
     <w:rsid w:val="00A72B0C"/>
     <w:rsid w:val="00AA30E0"/>
     <w:rsid w:val="00AF40D1"/>
+    <w:rsid w:val="00B17F9D"/>
     <w:rsid w:val="00B20E03"/>
     <w:rsid w:val="00B314D0"/>
     <w:rsid w:val="00B345C0"/>
     <w:rsid w:val="00B37D2C"/>
     <w:rsid w:val="00B5047F"/>
     <w:rsid w:val="00B675C7"/>
+    <w:rsid w:val="00B81D8C"/>
     <w:rsid w:val="00B934C5"/>
     <w:rsid w:val="00B93667"/>
+    <w:rsid w:val="00BC7EE0"/>
+    <w:rsid w:val="00BD1358"/>
     <w:rsid w:val="00BD7A45"/>
     <w:rsid w:val="00C03D2E"/>
     <w:rsid w:val="00C43AC4"/>
     <w:rsid w:val="00C81287"/>
     <w:rsid w:val="00C87024"/>
     <w:rsid w:val="00CA0D7C"/>
     <w:rsid w:val="00CB4916"/>
     <w:rsid w:val="00CE0886"/>
+    <w:rsid w:val="00CE0C12"/>
     <w:rsid w:val="00CF7BCC"/>
     <w:rsid w:val="00D05CBE"/>
     <w:rsid w:val="00D16EDF"/>
     <w:rsid w:val="00D20716"/>
     <w:rsid w:val="00D77DB8"/>
     <w:rsid w:val="00D959A7"/>
     <w:rsid w:val="00DB30D8"/>
     <w:rsid w:val="00DE007E"/>
     <w:rsid w:val="00DE49FB"/>
     <w:rsid w:val="00DF349C"/>
     <w:rsid w:val="00E07EE2"/>
     <w:rsid w:val="00E4640F"/>
     <w:rsid w:val="00E47460"/>
     <w:rsid w:val="00E61668"/>
     <w:rsid w:val="00E66ED7"/>
     <w:rsid w:val="00E864FD"/>
     <w:rsid w:val="00EA5033"/>
     <w:rsid w:val="00ED3E80"/>
     <w:rsid w:val="00ED5031"/>
     <w:rsid w:val="00F066C4"/>
     <w:rsid w:val="00F112AE"/>
     <w:rsid w:val="00F45C22"/>
     <w:rsid w:val="00F54FCA"/>
     <w:rsid w:val="00F83AC6"/>
     <w:rsid w:val="00FB17F1"/>
@@ -7557,55 +7584,55 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1601913879">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studywise.nl/summa-college-2025-2026" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campusshop.nl/summa" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autodesk.com/education/free-software/all" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.www.summacollege.nl/studenteninformatie" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://studywise.nl/onderwijsinstellingen/summa-2/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.campusshop.nl/summa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talentvoorsemicon.nl/voucher" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.autodesk.com/education/free-software/all" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://talentvoorsemicon.nl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://summa-onderwijs.nl/aanschaffen-van-een-laptop/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7860,62 +7887,62 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100D6FBB2BCEAD76F4CB3FF72BF548192E8" ma:contentTypeVersion="14" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="cb655b492fb010aca43b7fc03fbae032">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="dc7514ca-e821-4744-a0a8-7e6276475b25" xmlns:ns4="65e5d080-984f-4601-af3b-f38106ff4000" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7ebdc9faeee4b538119384c1293d0cd1" ns3:_="" ns4:_="">
     <xsd:import namespace="dc7514ca-e821-4744-a0a8-7e6276475b25"/>
     <xsd:import namespace="65e5d080-984f-4601-af3b-f38106ff4000"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoKeyPoints" minOccurs="0"/>
@@ -8104,113 +8131,113 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78CA7367-14C8-40BC-8D8F-2EA0E24E49D0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{612D5BB8-033B-4F72-B0D7-0F3FEDDC3488}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{612D5BB8-033B-4F72-B0D7-0F3FEDDC3488}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{78CA7367-14C8-40BC-8D8F-2EA0E24E49D0}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7803BCF7-C84C-479E-88DA-86558669324A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="dc7514ca-e821-4744-a0a8-7e6276475b25"/>
     <ds:schemaRef ds:uri="65e5d080-984f-4601-af3b-f38106ff4000"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>524</Words>
-  <Characters>2882</Characters>
+  <Words>715</Words>
+  <Characters>3933</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>32</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Summa College</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3400</CharactersWithSpaces>
+  <CharactersWithSpaces>4639</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ivo Stamps</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100D6FBB2BCEAD76F4CB3FF72BF548192E8</vt:lpwstr>
   </property>
 </Properties>
 </file>